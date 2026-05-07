--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57C8BA6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57C8BA6F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57C8BA6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5EE6AF8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5EE6AF8D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5EE6AF8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 17.4.2026 0:27:38</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 17:20:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 17.4.2026 0:27:38</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 17:20:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 17.4.2026 0:27:38</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 17:20:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4415,51 +4415,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 17.4.2026 0:27:38</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 17:20:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5582,51 +5582,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 17.4.2026 0:27:38</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 17:20:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6769,51 +6769,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 17.4.2026 0:27:38</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 17:20:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16147,51 +16147,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 17.4.2026 0:27:38</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 17:20:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25868,51 +25868,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 17.4.2026 0:27:38</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 17:20:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29976,51 +29976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 17.4.2026 0:27:38</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 17:20:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30869,51 +30869,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 17.4.2026 0:27:38</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 17:20:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32265,51 +32265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 17.4.2026 0:27:38</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 17:20:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32850,84 +32850,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 17.4.2026 0:27:38</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 17:20:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="77E7E9FB"/>
+    <w:nsid w:val="02CE6F29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33013,51 +33013,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69E3A484"/>
+    <w:nsid w:val="63E3DEE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33143,51 +33143,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3F145349"/>
+    <w:nsid w:val="1FE34489"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33273,51 +33273,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3566BC76"/>
+    <w:nsid w:val="0E62F475"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33403,51 +33403,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="31C85608"/>
+    <w:nsid w:val="4033D895"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>