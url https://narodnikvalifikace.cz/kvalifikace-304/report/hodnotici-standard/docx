--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5EE6AF8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5EE6AF8D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5EE6AF8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBE47FEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBE47FEF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBE47FEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 17:20:15</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 18:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 17:20:15</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 18:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 17:20:15</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 18:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4415,51 +4415,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 17:20:15</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 18:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5582,51 +5582,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 17:20:15</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 18:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6769,51 +6769,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 17:20:16</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 18:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16147,51 +16147,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 17:20:16</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 18:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25868,51 +25868,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 17:20:16</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 18:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29976,51 +29976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 17:20:16</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 18:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30869,51 +30869,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 17:20:16</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 18:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32265,51 +32265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 17:20:16</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 18:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32850,84 +32850,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 17:20:16</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 18:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="02CE6F29"/>
+    <w:nsid w:val="0114F900"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33013,51 +33013,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63E3DEE4"/>
+    <w:nsid w:val="3261E5DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33143,51 +33143,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1FE34489"/>
+    <w:nsid w:val="23D9BE02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33273,51 +33273,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0E62F475"/>
+    <w:nsid w:val="313C8926"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33403,51 +33403,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4033D895"/>
+    <w:nsid w:val="6D69EC2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>