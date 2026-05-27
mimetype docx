--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBE47FEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBE47FEF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBE47FEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R173CA8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR173CA8D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR173CA8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 18:08:57</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 27.5.2026 23:49:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 18:08:57</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 27.5.2026 23:49:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 18:08:57</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 27.5.2026 23:49:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4415,51 +4415,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 18:08:57</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 27.5.2026 23:49:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5582,51 +5582,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 18:08:57</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 27.5.2026 23:49:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6769,51 +6769,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 18:08:57</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 27.5.2026 23:49:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16147,51 +16147,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 18:08:57</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 27.5.2026 23:49:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25868,51 +25868,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 18:08:57</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 27.5.2026 23:49:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29976,51 +29976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 18:08:57</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 27.5.2026 23:49:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30869,51 +30869,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 18:08:57</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 27.5.2026 23:49:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32265,51 +32265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 18:08:57</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 27.5.2026 23:49:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32850,84 +32850,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 7.5.2026 18:08:57</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 27.5.2026 23:49:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0114F900"/>
+    <w:nsid w:val="587CEBF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33013,51 +33013,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3261E5DC"/>
+    <w:nsid w:val="0EAE2182"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33143,51 +33143,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="23D9BE02"/>
+    <w:nsid w:val="7D0878B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33273,51 +33273,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="313C8926"/>
+    <w:nsid w:val="32123A91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33403,51 +33403,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6D69EC2B"/>
+    <w:nsid w:val="1F04CDEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>