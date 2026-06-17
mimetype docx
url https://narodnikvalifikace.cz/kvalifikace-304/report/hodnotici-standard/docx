--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R173CA8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR173CA8D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR173CA8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70F80279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70F80279" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70F80279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 27.5.2026 23:49:41</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 17.6.2026 9:14:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 27.5.2026 23:49:41</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 17.6.2026 9:14:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 27.5.2026 23:49:41</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 17.6.2026 9:14:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4415,51 +4415,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 27.5.2026 23:49:41</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 17.6.2026 9:14:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5582,51 +5582,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 27.5.2026 23:49:41</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 17.6.2026 9:14:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6769,51 +6769,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 27.5.2026 23:49:41</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 17.6.2026 9:14:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16147,51 +16147,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 27.5.2026 23:49:41</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 17.6.2026 9:14:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25868,51 +25868,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 27.5.2026 23:49:41</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 17.6.2026 9:14:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29976,51 +29976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 27.5.2026 23:49:41</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 17.6.2026 9:14:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30869,51 +30869,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 27.5.2026 23:49:41</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 17.6.2026 9:14:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32265,51 +32265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 27.5.2026 23:49:41</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 17.6.2026 9:14:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32850,84 +32850,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 27.5.2026 23:49:41</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 17.6.2026 9:14:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="587CEBF2"/>
+    <w:nsid w:val="7C76657E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33013,51 +33013,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EAE2182"/>
+    <w:nsid w:val="68EE532E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33143,51 +33143,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D0878B6"/>
+    <w:nsid w:val="1CEE2953"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33273,51 +33273,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="32123A91"/>
+    <w:nsid w:val="46733D1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33403,51 +33403,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1F04CDEE"/>
+    <w:nsid w:val="0B2D9303"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>