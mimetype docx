--- v4 (2026-06-17)
+++ v5 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70F80279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70F80279" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70F80279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FF7CFA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FF7CFA9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FF7CFA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 17.6.2026 9:14:16</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 11.7.2026 1:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 17.6.2026 9:14:16</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 11.7.2026 1:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 17.6.2026 9:14:16</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 11.7.2026 1:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4415,51 +4415,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 17.6.2026 9:14:16</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 11.7.2026 1:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5582,51 +5582,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 17.6.2026 9:14:16</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 11.7.2026 1:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6769,51 +6769,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 17.6.2026 9:14:16</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 11.7.2026 1:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16147,51 +16147,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 17.6.2026 9:14:16</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 11.7.2026 1:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25868,51 +25868,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 17.6.2026 9:14:16</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 11.7.2026 1:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29976,51 +29976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 17.6.2026 9:14:16</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 11.7.2026 1:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30869,51 +30869,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 17.6.2026 9:14:16</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 11.7.2026 1:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32265,51 +32265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 17.6.2026 9:14:16</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 11.7.2026 1:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32850,84 +32850,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 17.6.2026 9:14:16</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 11.7.2026 1:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C76657E"/>
+    <w:nsid w:val="3141A29D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33013,51 +33013,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68EE532E"/>
+    <w:nsid w:val="35339972"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33143,51 +33143,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1CEE2953"/>
+    <w:nsid w:val="30497532"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33273,51 +33273,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="46733D1C"/>
+    <w:nsid w:val="2EFBC678"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33403,51 +33403,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0B2D9303"/>
+    <w:nsid w:val="1228F55A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>