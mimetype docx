--- v5 (2026-07-10)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FF7CFA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FF7CFA9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FF7CFA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C226E66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C226E66" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C226E66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 11.7.2026 1:01:26</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 31.7.2026 9:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 11.7.2026 1:01:26</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 31.7.2026 9:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 11.7.2026 1:01:26</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 31.7.2026 9:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4415,51 +4415,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 11.7.2026 1:01:26</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 31.7.2026 9:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5582,51 +5582,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 11.7.2026 1:01:26</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 31.7.2026 9:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6769,51 +6769,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 11.7.2026 1:01:26</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 31.7.2026 9:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16147,51 +16147,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 11.7.2026 1:01:26</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 31.7.2026 9:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25868,51 +25868,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 11.7.2026 1:01:26</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 31.7.2026 9:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29976,51 +29976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 11.7.2026 1:01:26</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 31.7.2026 9:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30869,51 +30869,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 11.7.2026 1:01:26</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 31.7.2026 9:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32265,51 +32265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 11.7.2026 1:01:26</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 31.7.2026 9:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32850,84 +32850,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 11.7.2026 1:01:26</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 31.7.2026 9:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3141A29D"/>
+    <w:nsid w:val="35110376"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33013,51 +33013,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35339972"/>
+    <w:nsid w:val="7D6012FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33143,51 +33143,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="30497532"/>
+    <w:nsid w:val="560C3464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33273,51 +33273,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2EFBC678"/>
+    <w:nsid w:val="56A27DC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33403,51 +33403,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1228F55A"/>
+    <w:nsid w:val="509B4B23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>