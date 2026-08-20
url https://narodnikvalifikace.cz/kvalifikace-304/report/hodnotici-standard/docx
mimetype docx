--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C226E66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C226E66" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C226E66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R615E5F60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR615E5F60" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR615E5F60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 31.7.2026 9:53:43</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 20.8.2026 12:40:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 31.7.2026 9:53:43</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 20.8.2026 12:40:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 31.7.2026 9:53:43</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 20.8.2026 12:40:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4415,51 +4415,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 31.7.2026 9:53:43</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 20.8.2026 12:40:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5582,51 +5582,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 31.7.2026 9:53:43</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 20.8.2026 12:40:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6769,51 +6769,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 31.7.2026 9:53:43</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 20.8.2026 12:40:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16147,51 +16147,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 31.7.2026 9:53:43</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 20.8.2026 12:40:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25868,51 +25868,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 31.7.2026 9:53:43</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 20.8.2026 12:40:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29976,51 +29976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 31.7.2026 9:53:43</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 20.8.2026 12:40:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30869,51 +30869,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 31.7.2026 9:53:43</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 20.8.2026 12:40:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32265,51 +32265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 31.7.2026 9:53:43</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 20.8.2026 12:40:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32850,84 +32850,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 31.7.2026 9:53:43</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 20.8.2026 12:40:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="35110376"/>
+    <w:nsid w:val="3573E0C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33013,51 +33013,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D6012FD"/>
+    <w:nsid w:val="234BAEFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33143,51 +33143,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="560C3464"/>
+    <w:nsid w:val="0D59D14B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33273,51 +33273,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="56A27DC5"/>
+    <w:nsid w:val="643D89DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33403,51 +33403,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="509B4B23"/>
+    <w:nsid w:val="46430577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>