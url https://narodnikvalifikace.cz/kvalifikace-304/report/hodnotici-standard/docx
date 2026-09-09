--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R615E5F60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR615E5F60" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR615E5F60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CDE9A08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CDE9A08" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CDE9A08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 20.8.2026 12:40:38</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 9.9.2026 20:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 20.8.2026 12:40:38</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 9.9.2026 20:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 20.8.2026 12:40:38</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 9.9.2026 20:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4415,51 +4415,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 20.8.2026 12:40:38</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 9.9.2026 20:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5582,51 +5582,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 20.8.2026 12:40:38</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 9.9.2026 20:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6769,51 +6769,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 20.8.2026 12:40:38</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 9.9.2026 20:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16147,51 +16147,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 20.8.2026 12:40:38</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 9.9.2026 20:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25868,51 +25868,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 20.8.2026 12:40:38</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 9.9.2026 20:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29976,51 +29976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 20.8.2026 12:40:38</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 9.9.2026 20:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30869,51 +30869,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 20.8.2026 12:40:38</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 9.9.2026 20:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32265,51 +32265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 20.8.2026 12:40:38</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 9.9.2026 20:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32850,84 +32850,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu prádelny, 20.8.2026 12:40:38</w:t>
+        <w:t>Pracovník/pracovnice provozu prádelny, 9.9.2026 20:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3573E0C0"/>
+    <w:nsid w:val="1B178863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33013,51 +33013,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="234BAEFE"/>
+    <w:nsid w:val="2B665FD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33143,51 +33143,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D59D14B"/>
+    <w:nsid w:val="5067E6C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33273,51 +33273,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="643D89DF"/>
+    <w:nsid w:val="2CCD6DCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33403,51 +33403,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="46430577"/>
+    <w:nsid w:val="0BA68A78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>