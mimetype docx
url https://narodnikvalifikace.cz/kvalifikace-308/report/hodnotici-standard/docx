--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R486F7954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR486F7954" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR486F7954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R321CDE7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR321CDE7F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR321CDE7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 16.4.2026 22:51:55</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.5.2026 16:00:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 16.4.2026 22:51:55</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.5.2026 16:00:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 16.4.2026 22:51:55</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.5.2026 16:00:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3767,51 +3767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 16.4.2026 22:51:55</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.5.2026 16:00:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4542,51 +4542,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 16.4.2026 22:51:55</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.5.2026 16:00:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14433,51 +14433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Není</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 16.4.2026 22:51:55</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.5.2026 16:00:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16289,51 +16289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 16.4.2026 22:51:55</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.5.2026 16:00:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17203,51 +17203,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 16.4.2026 22:51:55</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.5.2026 16:00:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18584,51 +18584,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 16.4.2026 22:51:55</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.5.2026 16:00:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19213,84 +19213,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 16.4.2026 22:51:55</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.5.2026 16:00:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A62A5F0"/>
+    <w:nsid w:val="4A8D55DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19376,51 +19376,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5694001B"/>
+    <w:nsid w:val="7D57C33F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>