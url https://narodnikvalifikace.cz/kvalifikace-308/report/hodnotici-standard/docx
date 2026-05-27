--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R321CDE7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR321CDE7F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR321CDE7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1846983C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1846983C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1846983C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.5.2026 16:00:46</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 27.5.2026 23:51:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.5.2026 16:00:46</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 27.5.2026 23:51:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.5.2026 16:00:46</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 27.5.2026 23:51:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3767,51 +3767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.5.2026 16:00:46</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 27.5.2026 23:51:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4542,51 +4542,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.5.2026 16:00:46</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 27.5.2026 23:51:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14433,51 +14433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Není</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.5.2026 16:00:46</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 27.5.2026 23:51:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16289,51 +16289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.5.2026 16:00:46</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 27.5.2026 23:51:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17203,51 +17203,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.5.2026 16:00:46</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 27.5.2026 23:51:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18584,51 +18584,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.5.2026 16:00:46</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 27.5.2026 23:51:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19213,84 +19213,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.5.2026 16:00:46</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 27.5.2026 23:51:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4A8D55DF"/>
+    <w:nsid w:val="4FFE6504"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19376,51 +19376,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D57C33F"/>
+    <w:nsid w:val="4C301C95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>