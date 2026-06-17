--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1846983C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1846983C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1846983C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43E0139A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43E0139A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43E0139A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 27.5.2026 23:51:51</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 9:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 27.5.2026 23:51:51</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 9:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 27.5.2026 23:51:51</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 9:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3767,51 +3767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 27.5.2026 23:51:51</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 9:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4542,51 +4542,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 27.5.2026 23:51:51</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 9:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14433,51 +14433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Není</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 27.5.2026 23:51:51</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 9:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16289,51 +16289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 27.5.2026 23:51:51</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 9:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17203,51 +17203,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 27.5.2026 23:51:51</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 9:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18584,51 +18584,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 27.5.2026 23:51:51</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 9:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19213,84 +19213,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 27.5.2026 23:51:51</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 9:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4FFE6504"/>
+    <w:nsid w:val="284B3D1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19376,51 +19376,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C301C95"/>
+    <w:nsid w:val="2BFB8A4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>