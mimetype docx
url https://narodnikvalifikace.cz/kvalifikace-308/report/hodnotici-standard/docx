--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43E0139A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43E0139A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43E0139A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AB47187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AB47187" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AB47187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 9:35:39</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 11:19:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 9:35:39</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 11:19:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 9:35:39</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 11:19:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3767,51 +3767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 9:35:39</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 11:19:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4542,51 +4542,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 9:35:39</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 11:19:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14433,51 +14433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Není</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 9:35:39</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 11:19:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16289,51 +16289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 9:35:39</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 11:19:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17203,51 +17203,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 9:35:39</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 11:19:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18584,51 +18584,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 9:35:39</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 11:19:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19213,84 +19213,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 9:35:39</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 11:19:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="284B3D1D"/>
+    <w:nsid w:val="5CB365EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19376,51 +19376,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BFB8A4D"/>
+    <w:nsid w:val="3178CF61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>