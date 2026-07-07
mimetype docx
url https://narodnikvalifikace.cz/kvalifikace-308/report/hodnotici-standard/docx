--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AB47187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AB47187" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AB47187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12443629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12443629" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12443629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 11:19:05</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 13:22:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 11:19:05</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 13:22:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 11:19:05</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 13:22:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3767,51 +3767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 11:19:05</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 13:22:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4542,51 +4542,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 11:19:05</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 13:22:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14433,51 +14433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Není</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 11:19:05</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 13:22:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16289,51 +16289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 11:19:05</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 13:22:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17203,51 +17203,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 11:19:05</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 13:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18584,51 +18584,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 11:19:05</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 13:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19213,84 +19213,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 17.6.2026 11:19:05</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 13:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5CB365EB"/>
+    <w:nsid w:val="276D7E28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19376,51 +19376,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3178CF61"/>
+    <w:nsid w:val="01531606"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>