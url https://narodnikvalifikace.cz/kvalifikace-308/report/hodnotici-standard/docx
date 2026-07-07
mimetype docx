--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12443629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12443629" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12443629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F2716A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F2716A3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F2716A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 13:22:44</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 14:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 13:22:44</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 14:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 13:22:44</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 14:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3767,51 +3767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 13:22:44</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 14:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4542,51 +4542,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 13:22:44</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 14:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14433,51 +14433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Není</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 13:22:44</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 14:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16289,51 +16289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 13:22:44</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 14:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17203,51 +17203,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 13:22:45</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 14:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18584,51 +18584,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 13:22:45</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 14:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19213,84 +19213,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 13:22:45</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 14:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="276D7E28"/>
+    <w:nsid w:val="42EA951A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19376,51 +19376,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01531606"/>
+    <w:nsid w:val="52941E16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>