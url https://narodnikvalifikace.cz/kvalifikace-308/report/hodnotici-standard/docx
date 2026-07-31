--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F2716A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F2716A3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F2716A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B2131E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B2131E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B2131E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 14:42:42</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 12:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 14:42:42</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 12:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 14:42:42</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 12:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3767,51 +3767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 14:42:42</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 12:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4542,51 +4542,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 14:42:42</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 12:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14433,51 +14433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Není</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 14:42:42</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 12:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16289,51 +16289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 14:42:42</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 12:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17203,51 +17203,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 14:42:42</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 12:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18584,51 +18584,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 14:42:42</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 12:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19213,84 +19213,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 7.7.2026 14:42:42</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 12:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="42EA951A"/>
+    <w:nsid w:val="7687F89A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19376,51 +19376,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52941E16"/>
+    <w:nsid w:val="51EDD07C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>