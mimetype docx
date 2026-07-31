--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B2131E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B2131E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B2131E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38A4E9F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38A4E9F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38A4E9F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 12:56:25</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:14:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 12:56:25</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:14:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 12:56:25</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:14:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3767,51 +3767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 12:56:25</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:14:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4542,51 +4542,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 12:56:25</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:14:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14433,51 +14433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Není</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 12:56:25</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:14:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16289,51 +16289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 12:56:25</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:14:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17203,51 +17203,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 12:56:25</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:14:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18584,51 +18584,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 12:56:25</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:14:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19213,84 +19213,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 12:56:25</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:14:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7687F89A"/>
+    <w:nsid w:val="103615E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19376,51 +19376,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51EDD07C"/>
+    <w:nsid w:val="160D29A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>