--- v8 (2026-07-31)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38A4E9F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38A4E9F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38A4E9F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R279658D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR279658D0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR279658D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:14:58</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:22:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:14:58</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:22:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:14:58</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:22:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3767,51 +3767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:14:58</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:22:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4542,51 +4542,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:14:58</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:22:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14433,51 +14433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Není</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:14:58</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:22:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16289,51 +16289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:14:58</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:22:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17203,51 +17203,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:14:58</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:22:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18584,51 +18584,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:14:58</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:22:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19213,84 +19213,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:14:58</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:22:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="103615E2"/>
+    <w:nsid w:val="233DED00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19376,51 +19376,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="160D29A5"/>
+    <w:nsid w:val="0A37B692"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>