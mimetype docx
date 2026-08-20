--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R279658D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR279658D0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR279658D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D52AC7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D52AC7F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D52AC7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:22:55</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 16:51:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:22:55</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 16:51:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:22:55</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 16:51:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3767,51 +3767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:22:55</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 16:51:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4542,51 +4542,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:22:55</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 16:51:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14433,51 +14433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Není</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:22:55</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 16:51:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16289,51 +16289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:22:55</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 16:51:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17203,51 +17203,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:22:55</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 16:51:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18584,51 +18584,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:22:55</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 16:51:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19213,84 +19213,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 31.7.2026 14:22:55</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 16:51:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="233DED00"/>
+    <w:nsid w:val="41C02704"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19376,51 +19376,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A37B692"/>
+    <w:nsid w:val="4627C6CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>