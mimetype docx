--- v10 (2026-08-20)
+++ v11 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D52AC7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D52AC7F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D52AC7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R701BB5DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR701BB5DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR701BB5DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 16:51:29</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 19:55:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 16:51:29</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 19:55:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 16:51:29</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 19:55:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3767,51 +3767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 16:51:29</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 19:55:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4542,51 +4542,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 16:51:29</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 19:55:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14433,51 +14433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Není</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 16:51:29</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 19:55:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16289,51 +16289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 16:51:29</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 19:55:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17203,51 +17203,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 16:51:29</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 19:55:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18584,51 +18584,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 16:51:29</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 19:55:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19213,84 +19213,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 16:51:29</w:t>
+        <w:t>Pracovník/pracovnice pronájmu prádla, 20.8.2026 19:55:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="41C02704"/>
+    <w:nsid w:val="6AD90CCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19376,51 +19376,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4627C6CC"/>
+    <w:nsid w:val="192BF15E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>