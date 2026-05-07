--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68FE6910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68FE6910" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68FE6910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23A22226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23A22226" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23A22226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 17.4.2026 1:54:42</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 7.5.2026 16:00:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 17.4.2026 1:54:42</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 7.5.2026 16:00:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 17.4.2026 1:54:42</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 7.5.2026 16:00:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11559,51 +11559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 17.4.2026 1:54:42</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 7.5.2026 16:00:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18142,51 +18142,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 17.4.2026 1:54:42</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 7.5.2026 16:00:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19811,51 +19811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 1,25 až 1,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 17.4.2026 1:54:42</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 7.5.2026 16:00:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20328,84 +20328,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Evropský klub bezpečnostních služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 17.4.2026 1:54:42</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 7.5.2026 16:00:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A153C1C"/>
+    <w:nsid w:val="573B283D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20491,51 +20491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D7A2889"/>
+    <w:nsid w:val="5D7C1BD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20621,51 +20621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F34BE92"/>
+    <w:nsid w:val="1ADDC9F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20751,51 +20751,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6EBFE1CF"/>
+    <w:nsid w:val="54A6074D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>