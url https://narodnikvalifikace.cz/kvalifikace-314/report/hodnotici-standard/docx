--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23A22226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23A22226" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23A22226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R657CA02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR657CA02" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR657CA02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 7.5.2026 16:00:04</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 7.5.2026 16:59:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 7.5.2026 16:00:04</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 7.5.2026 16:59:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 7.5.2026 16:00:04</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 7.5.2026 16:59:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11559,51 +11559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 7.5.2026 16:00:04</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 7.5.2026 16:59:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18142,51 +18142,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 7.5.2026 16:00:04</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 7.5.2026 16:59:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19811,51 +19811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 1,25 až 1,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 7.5.2026 16:00:04</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 7.5.2026 16:59:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20328,84 +20328,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Evropský klub bezpečnostních služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 7.5.2026 16:00:04</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 7.5.2026 16:59:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="573B283D"/>
+    <w:nsid w:val="5C2B1F04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20491,51 +20491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D7C1BD0"/>
+    <w:nsid w:val="0ABB1E50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20621,51 +20621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1ADDC9F6"/>
+    <w:nsid w:val="589F3646"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20751,51 +20751,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="54A6074D"/>
+    <w:nsid w:val="45BE26C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>