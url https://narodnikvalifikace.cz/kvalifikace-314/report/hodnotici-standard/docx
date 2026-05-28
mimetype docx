--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R657CA02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR657CA02" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR657CA02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1EC53131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1EC53131" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1EC53131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 7.5.2026 16:59:19</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 28.5.2026 2:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 7.5.2026 16:59:19</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 28.5.2026 2:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 7.5.2026 16:59:19</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 28.5.2026 2:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11559,51 +11559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 7.5.2026 16:59:19</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 28.5.2026 2:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18142,51 +18142,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 7.5.2026 16:59:19</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 28.5.2026 2:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19811,51 +19811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 1,25 až 1,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 7.5.2026 16:59:19</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 28.5.2026 2:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20328,84 +20328,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Evropský klub bezpečnostních služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 7.5.2026 16:59:19</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 28.5.2026 2:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5C2B1F04"/>
+    <w:nsid w:val="17DDD414"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20491,51 +20491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0ABB1E50"/>
+    <w:nsid w:val="342F5AC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20621,51 +20621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="589F3646"/>
+    <w:nsid w:val="25394F5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20751,51 +20751,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="45BE26C8"/>
+    <w:nsid w:val="187D9209"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>