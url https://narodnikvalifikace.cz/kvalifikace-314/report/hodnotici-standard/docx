--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1EC53131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1EC53131" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1EC53131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46F1CF72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46F1CF72" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46F1CF72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -215,51 +215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient</w:t>
+        <w:t>Soukromý detektiv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 28.5.2026 2:06:31</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 17.6.2026 9:13:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 28.5.2026 2:06:31</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 17.6.2026 9:13:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 28.5.2026 2:06:31</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 17.6.2026 9:13:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11559,51 +11559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 28.5.2026 2:06:31</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 17.6.2026 9:13:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18142,51 +18142,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 28.5.2026 2:06:31</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 17.6.2026 9:13:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19811,51 +19811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 1,25 až 1,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 28.5.2026 2:06:31</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 17.6.2026 9:13:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20328,84 +20328,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Evropský klub bezpečnostních služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 28.5.2026 2:06:31</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 17.6.2026 9:13:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="17DDD414"/>
+    <w:nsid w:val="475C87BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20491,51 +20491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="342F5AC0"/>
+    <w:nsid w:val="01CC476D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20621,51 +20621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25394F5C"/>
+    <w:nsid w:val="179CEB6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20751,51 +20751,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="187D9209"/>
+    <w:nsid w:val="56243CF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>