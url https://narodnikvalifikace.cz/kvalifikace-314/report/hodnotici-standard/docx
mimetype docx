--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46F1CF72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46F1CF72" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46F1CF72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA7A3590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA7A3590" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA7A3590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 17.6.2026 9:13:44</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 7.7.2026 13:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 17.6.2026 9:13:44</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 7.7.2026 13:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 17.6.2026 9:13:44</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 7.7.2026 13:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11559,51 +11559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 17.6.2026 9:13:44</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 7.7.2026 13:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18142,51 +18142,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 17.6.2026 9:13:44</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 7.7.2026 13:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19811,51 +19811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 1,25 až 1,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 17.6.2026 9:13:44</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 7.7.2026 13:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20328,84 +20328,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Evropský klub bezpečnostních služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 17.6.2026 9:13:44</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 7.7.2026 13:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="475C87BB"/>
+    <w:nsid w:val="40FCE22C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20491,51 +20491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01CC476D"/>
+    <w:nsid w:val="073C09FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20621,51 +20621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="179CEB6D"/>
+    <w:nsid w:val="5743E290"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20751,51 +20751,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="56243CF2"/>
+    <w:nsid w:val="4BF148A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>