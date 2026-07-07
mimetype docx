--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA7A3590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA7A3590" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA7A3590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1254D874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1254D874" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1254D874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 7.7.2026 13:50:01</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 7.7.2026 15:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 7.7.2026 13:50:01</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 7.7.2026 15:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 7.7.2026 13:50:01</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 7.7.2026 15:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11559,51 +11559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 7.7.2026 13:50:01</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 7.7.2026 15:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18142,51 +18142,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 7.7.2026 13:50:01</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 7.7.2026 15:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19811,51 +19811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 1,25 až 1,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 7.7.2026 13:50:01</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 7.7.2026 15:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20328,84 +20328,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Evropský klub bezpečnostních služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 7.7.2026 13:50:01</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 7.7.2026 15:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40FCE22C"/>
+    <w:nsid w:val="5A20B1C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20491,51 +20491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="073C09FE"/>
+    <w:nsid w:val="7007F9F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20621,51 +20621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5743E290"/>
+    <w:nsid w:val="3FA082F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20751,51 +20751,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4BF148A3"/>
+    <w:nsid w:val="7A01CDE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>