--- v6 (2026-07-07)
+++ v7 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1254D874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1254D874" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1254D874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E15C5D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E15C5D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E15C5D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 7.7.2026 15:02:39</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 28.7.2026 12:46:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 7.7.2026 15:02:39</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 28.7.2026 12:46:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 7.7.2026 15:02:39</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 28.7.2026 12:46:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11559,51 +11559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 7.7.2026 15:02:39</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 28.7.2026 12:46:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18142,51 +18142,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 7.7.2026 15:02:39</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 28.7.2026 12:46:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19811,51 +19811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 1,25 až 1,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 7.7.2026 15:02:39</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 28.7.2026 12:46:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20328,84 +20328,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Evropský klub bezpečnostních služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 7.7.2026 15:02:39</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 28.7.2026 12:46:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A20B1C2"/>
+    <w:nsid w:val="28C4615A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20491,51 +20491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7007F9F3"/>
+    <w:nsid w:val="40A2B05F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20621,51 +20621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3FA082F8"/>
+    <w:nsid w:val="2DF80115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20751,51 +20751,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7A01CDE1"/>
+    <w:nsid w:val="4EA886CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>