--- v7 (2026-07-28)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E15C5D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E15C5D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E15C5D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52DD180D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52DD180D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52DD180D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 28.7.2026 12:46:29</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 20.8.2026 14:35:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 28.7.2026 12:46:29</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 20.8.2026 14:35:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 28.7.2026 12:46:29</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 20.8.2026 14:35:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11559,51 +11559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 28.7.2026 12:46:29</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 20.8.2026 14:35:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18142,51 +18142,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 28.7.2026 12:46:29</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 20.8.2026 14:35:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19811,51 +19811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 1,25 až 1,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 28.7.2026 12:46:29</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 20.8.2026 14:35:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20328,84 +20328,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Evropský klub bezpečnostních služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 28.7.2026 12:46:29</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 20.8.2026 14:35:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="28C4615A"/>
+    <w:nsid w:val="11639924"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20491,51 +20491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40A2B05F"/>
+    <w:nsid w:val="21AA15AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20621,51 +20621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2DF80115"/>
+    <w:nsid w:val="4134373E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20751,51 +20751,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4EA886CD"/>
+    <w:nsid w:val="4DAFC2DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>