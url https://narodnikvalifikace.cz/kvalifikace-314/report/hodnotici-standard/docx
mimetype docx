--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52DD180D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52DD180D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52DD180D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15AA056E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15AA056E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15AA056E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 20.8.2026 14:35:17</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 9.9.2026 20:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 20.8.2026 14:35:17</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 9.9.2026 20:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 20.8.2026 14:35:17</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 9.9.2026 20:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11559,51 +11559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 20.8.2026 14:35:17</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 9.9.2026 20:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18142,51 +18142,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 20.8.2026 14:35:17</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 9.9.2026 20:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19811,51 +19811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 1,25 až 1,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 20.8.2026 14:35:17</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 9.9.2026 20:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20328,84 +20328,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Evropský klub bezpečnostních služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient / detektivka koncipientka, 20.8.2026 14:35:17</w:t>
+        <w:t>Detektiv koncipient / detektivka koncipientka, 9.9.2026 20:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11639924"/>
+    <w:nsid w:val="760502F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20491,51 +20491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21AA15AD"/>
+    <w:nsid w:val="53039CFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20621,51 +20621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4134373E"/>
+    <w:nsid w:val="52951981"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20751,51 +20751,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4DAFC2DF"/>
+    <w:nsid w:val="7F3AF3E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>