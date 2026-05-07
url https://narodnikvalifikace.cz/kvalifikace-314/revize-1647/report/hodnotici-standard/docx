--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21E9FECA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21E9FECA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21E9FECA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1477D7DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1477D7DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1477D7DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 17.4.2026 8:25:05</w:t>
+        <w:t>Detektiv koncipient, 7.5.2026 17:55:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 17.4.2026 8:25:06</w:t>
+        <w:t>Detektiv koncipient, 7.5.2026 17:55:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 17.4.2026 8:25:06</w:t>
+        <w:t>Detektiv koncipient, 7.5.2026 17:55:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4055,51 +4055,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aktuální soubor testových otázek a aktuální soubor typových situací je spravován a v elektronické podobě uchováván autorizujícím orgánem (Ministerstvem vnitra). Autorizovaným osobám budou tyto soubory předány prostřednictvím elektronické komunikace po udělení autorizace a dále při každé aktualizaci souborů otázek a typových situací. Zadání testu včetně odpovědí uchazeče je součástí záznamu o průběhu a výsledku zkoušky a autorizovaná osoba jej musí archivovat v souladu s § 8 vyhlášky č. 208/2007 Sb., o podrobnostech stanovených k provedení zákona o uznávání výsledků dalšího vzdělávání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 17.4.2026 8:25:06</w:t>
+        <w:t>Detektiv koncipient, 7.5.2026 17:55:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4480,51 +4480,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnavatelem žadatele o zkoušku nebo statutárním orgánem nebo členem statutárního orgánu nebo zaměstnancem stejného subjektu jako je žadatel o zkoušku ani podnikatel, u kterého žadatel vykonává činnost ostrahy majetku a osob v jiném právním vztahu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 17.4.2026 8:25:06</w:t>
+        <w:t>Detektiv koncipient, 7.5.2026 17:55:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5506,51 +5506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 17.4.2026 8:25:06</w:t>
+        <w:t>Detektiv koncipient, 7.5.2026 17:55:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6586,51 +6586,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá maximálně 30 až 45 minut. Praktická a ústní část zkoušky trvá maximálně 20 až 30 minut, celkově pak 50 až 75 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 17.4.2026 8:25:06</w:t>
+        <w:t>Detektiv koncipient, 7.5.2026 17:55:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7103,84 +7103,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Evropský klub bezpečnostních služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 17.4.2026 8:25:06</w:t>
+        <w:t>Detektiv koncipient, 7.5.2026 17:55:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="729B268B"/>
+    <w:nsid w:val="41373A69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7266,51 +7266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C1B98CE"/>
+    <w:nsid w:val="45FDF5EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7396,51 +7396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5651233D"/>
+    <w:nsid w:val="77494A0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>