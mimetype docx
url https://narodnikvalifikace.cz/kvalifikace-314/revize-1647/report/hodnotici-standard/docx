--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1477D7DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1477D7DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1477D7DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2659927E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2659927E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2659927E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 7.5.2026 17:55:56</w:t>
+        <w:t>Detektiv koncipient, 28.5.2026 2:23:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 7.5.2026 17:55:56</w:t>
+        <w:t>Detektiv koncipient, 28.5.2026 2:23:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 7.5.2026 17:55:56</w:t>
+        <w:t>Detektiv koncipient, 28.5.2026 2:23:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4055,51 +4055,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aktuální soubor testových otázek a aktuální soubor typových situací je spravován a v elektronické podobě uchováván autorizujícím orgánem (Ministerstvem vnitra). Autorizovaným osobám budou tyto soubory předány prostřednictvím elektronické komunikace po udělení autorizace a dále při každé aktualizaci souborů otázek a typových situací. Zadání testu včetně odpovědí uchazeče je součástí záznamu o průběhu a výsledku zkoušky a autorizovaná osoba jej musí archivovat v souladu s § 8 vyhlášky č. 208/2007 Sb., o podrobnostech stanovených k provedení zákona o uznávání výsledků dalšího vzdělávání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 7.5.2026 17:55:56</w:t>
+        <w:t>Detektiv koncipient, 28.5.2026 2:23:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4480,51 +4480,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnavatelem žadatele o zkoušku nebo statutárním orgánem nebo členem statutárního orgánu nebo zaměstnancem stejného subjektu jako je žadatel o zkoušku ani podnikatel, u kterého žadatel vykonává činnost ostrahy majetku a osob v jiném právním vztahu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 7.5.2026 17:55:56</w:t>
+        <w:t>Detektiv koncipient, 28.5.2026 2:23:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5506,51 +5506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 7.5.2026 17:55:56</w:t>
+        <w:t>Detektiv koncipient, 28.5.2026 2:23:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6586,51 +6586,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá maximálně 30 až 45 minut. Praktická a ústní část zkoušky trvá maximálně 20 až 30 minut, celkově pak 50 až 75 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 7.5.2026 17:55:56</w:t>
+        <w:t>Detektiv koncipient, 28.5.2026 2:23:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7103,84 +7103,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Evropský klub bezpečnostních služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 7.5.2026 17:55:56</w:t>
+        <w:t>Detektiv koncipient, 28.5.2026 2:23:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="41373A69"/>
+    <w:nsid w:val="506DC4A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7266,51 +7266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45FDF5EB"/>
+    <w:nsid w:val="132BB16D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7396,51 +7396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77494A0E"/>
+    <w:nsid w:val="15D48006"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>