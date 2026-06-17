--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2659927E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2659927E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2659927E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61B2F7D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61B2F7D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61B2F7D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 28.5.2026 2:23:58</w:t>
+        <w:t>Detektiv koncipient, 17.6.2026 12:46:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 28.5.2026 2:23:58</w:t>
+        <w:t>Detektiv koncipient, 17.6.2026 12:46:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 28.5.2026 2:23:58</w:t>
+        <w:t>Detektiv koncipient, 17.6.2026 12:46:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4055,51 +4055,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aktuální soubor testových otázek a aktuální soubor typových situací je spravován a v elektronické podobě uchováván autorizujícím orgánem (Ministerstvem vnitra). Autorizovaným osobám budou tyto soubory předány prostřednictvím elektronické komunikace po udělení autorizace a dále při každé aktualizaci souborů otázek a typových situací. Zadání testu včetně odpovědí uchazeče je součástí záznamu o průběhu a výsledku zkoušky a autorizovaná osoba jej musí archivovat v souladu s § 8 vyhlášky č. 208/2007 Sb., o podrobnostech stanovených k provedení zákona o uznávání výsledků dalšího vzdělávání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 28.5.2026 2:23:58</w:t>
+        <w:t>Detektiv koncipient, 17.6.2026 12:46:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4480,51 +4480,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnavatelem žadatele o zkoušku nebo statutárním orgánem nebo členem statutárního orgánu nebo zaměstnancem stejného subjektu jako je žadatel o zkoušku ani podnikatel, u kterého žadatel vykonává činnost ostrahy majetku a osob v jiném právním vztahu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 28.5.2026 2:23:58</w:t>
+        <w:t>Detektiv koncipient, 17.6.2026 12:46:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5506,51 +5506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 28.5.2026 2:23:58</w:t>
+        <w:t>Detektiv koncipient, 17.6.2026 12:46:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6586,51 +6586,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá maximálně 30 až 45 minut. Praktická a ústní část zkoušky trvá maximálně 20 až 30 minut, celkově pak 50 až 75 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 28.5.2026 2:23:58</w:t>
+        <w:t>Detektiv koncipient, 17.6.2026 12:46:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7103,84 +7103,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Evropský klub bezpečnostních služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 28.5.2026 2:23:58</w:t>
+        <w:t>Detektiv koncipient, 17.6.2026 12:46:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="506DC4A7"/>
+    <w:nsid w:val="1B496364"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7266,51 +7266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="132BB16D"/>
+    <w:nsid w:val="48D81390"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7396,51 +7396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="15D48006"/>
+    <w:nsid w:val="253AB847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>