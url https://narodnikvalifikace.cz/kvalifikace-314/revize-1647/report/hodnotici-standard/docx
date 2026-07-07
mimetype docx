--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61B2F7D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61B2F7D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61B2F7D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73CD3FDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73CD3FDD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73CD3FDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 17.6.2026 12:46:38</w:t>
+        <w:t>Detektiv koncipient, 7.7.2026 15:06:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 17.6.2026 12:46:38</w:t>
+        <w:t>Detektiv koncipient, 7.7.2026 15:06:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 17.6.2026 12:46:38</w:t>
+        <w:t>Detektiv koncipient, 7.7.2026 15:06:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4055,51 +4055,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aktuální soubor testových otázek a aktuální soubor typových situací je spravován a v elektronické podobě uchováván autorizujícím orgánem (Ministerstvem vnitra). Autorizovaným osobám budou tyto soubory předány prostřednictvím elektronické komunikace po udělení autorizace a dále při každé aktualizaci souborů otázek a typových situací. Zadání testu včetně odpovědí uchazeče je součástí záznamu o průběhu a výsledku zkoušky a autorizovaná osoba jej musí archivovat v souladu s § 8 vyhlášky č. 208/2007 Sb., o podrobnostech stanovených k provedení zákona o uznávání výsledků dalšího vzdělávání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 17.6.2026 12:46:38</w:t>
+        <w:t>Detektiv koncipient, 7.7.2026 15:06:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4480,51 +4480,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnavatelem žadatele o zkoušku nebo statutárním orgánem nebo členem statutárního orgánu nebo zaměstnancem stejného subjektu jako je žadatel o zkoušku ani podnikatel, u kterého žadatel vykonává činnost ostrahy majetku a osob v jiném právním vztahu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 17.6.2026 12:46:38</w:t>
+        <w:t>Detektiv koncipient, 7.7.2026 15:06:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5506,51 +5506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 17.6.2026 12:46:38</w:t>
+        <w:t>Detektiv koncipient, 7.7.2026 15:06:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6586,51 +6586,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá maximálně 30 až 45 minut. Praktická a ústní část zkoušky trvá maximálně 20 až 30 minut, celkově pak 50 až 75 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 17.6.2026 12:46:38</w:t>
+        <w:t>Detektiv koncipient, 7.7.2026 15:06:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7103,84 +7103,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Evropský klub bezpečnostních služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 17.6.2026 12:46:38</w:t>
+        <w:t>Detektiv koncipient, 7.7.2026 15:06:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B496364"/>
+    <w:nsid w:val="28E9E8CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7266,51 +7266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48D81390"/>
+    <w:nsid w:val="5C13F179"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7396,51 +7396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="253AB847"/>
+    <w:nsid w:val="1075688D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>