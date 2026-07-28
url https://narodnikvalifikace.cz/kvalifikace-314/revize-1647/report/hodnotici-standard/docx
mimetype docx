--- v4 (2026-07-07)
+++ v5 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73CD3FDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73CD3FDD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73CD3FDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79B1B453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79B1B453" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79B1B453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 7.7.2026 15:06:44</w:t>
+        <w:t>Detektiv koncipient, 28.7.2026 10:40:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 7.7.2026 15:06:44</w:t>
+        <w:t>Detektiv koncipient, 28.7.2026 10:40:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 7.7.2026 15:06:44</w:t>
+        <w:t>Detektiv koncipient, 28.7.2026 10:40:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4055,51 +4055,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aktuální soubor testových otázek a aktuální soubor typových situací je spravován a v elektronické podobě uchováván autorizujícím orgánem (Ministerstvem vnitra). Autorizovaným osobám budou tyto soubory předány prostřednictvím elektronické komunikace po udělení autorizace a dále při každé aktualizaci souborů otázek a typových situací. Zadání testu včetně odpovědí uchazeče je součástí záznamu o průběhu a výsledku zkoušky a autorizovaná osoba jej musí archivovat v souladu s § 8 vyhlášky č. 208/2007 Sb., o podrobnostech stanovených k provedení zákona o uznávání výsledků dalšího vzdělávání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 7.7.2026 15:06:44</w:t>
+        <w:t>Detektiv koncipient, 28.7.2026 10:40:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4480,51 +4480,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnavatelem žadatele o zkoušku nebo statutárním orgánem nebo členem statutárního orgánu nebo zaměstnancem stejného subjektu jako je žadatel o zkoušku ani podnikatel, u kterého žadatel vykonává činnost ostrahy majetku a osob v jiném právním vztahu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 7.7.2026 15:06:44</w:t>
+        <w:t>Detektiv koncipient, 28.7.2026 10:40:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5506,51 +5506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 7.7.2026 15:06:44</w:t>
+        <w:t>Detektiv koncipient, 28.7.2026 10:40:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6586,51 +6586,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá maximálně 30 až 45 minut. Praktická a ústní část zkoušky trvá maximálně 20 až 30 minut, celkově pak 50 až 75 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 7.7.2026 15:06:44</w:t>
+        <w:t>Detektiv koncipient, 28.7.2026 10:40:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7103,84 +7103,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Evropský klub bezpečnostních služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 7.7.2026 15:06:44</w:t>
+        <w:t>Detektiv koncipient, 28.7.2026 10:40:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="28E9E8CD"/>
+    <w:nsid w:val="70830FEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7266,51 +7266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C13F179"/>
+    <w:nsid w:val="434D45B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7396,51 +7396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1075688D"/>
+    <w:nsid w:val="53145A3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>