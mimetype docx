--- v5 (2026-07-28)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79B1B453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79B1B453" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79B1B453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C3D3048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C3D3048" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C3D3048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 28.7.2026 10:40:11</w:t>
+        <w:t>Detektiv koncipient, 20.8.2026 18:59:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 28.7.2026 10:40:11</w:t>
+        <w:t>Detektiv koncipient, 20.8.2026 18:59:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 28.7.2026 10:40:11</w:t>
+        <w:t>Detektiv koncipient, 20.8.2026 18:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4055,51 +4055,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aktuální soubor testových otázek a aktuální soubor typových situací je spravován a v elektronické podobě uchováván autorizujícím orgánem (Ministerstvem vnitra). Autorizovaným osobám budou tyto soubory předány prostřednictvím elektronické komunikace po udělení autorizace a dále při každé aktualizaci souborů otázek a typových situací. Zadání testu včetně odpovědí uchazeče je součástí záznamu o průběhu a výsledku zkoušky a autorizovaná osoba jej musí archivovat v souladu s § 8 vyhlášky č. 208/2007 Sb., o podrobnostech stanovených k provedení zákona o uznávání výsledků dalšího vzdělávání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 28.7.2026 10:40:11</w:t>
+        <w:t>Detektiv koncipient, 20.8.2026 18:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4480,51 +4480,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnavatelem žadatele o zkoušku nebo statutárním orgánem nebo členem statutárního orgánu nebo zaměstnancem stejného subjektu jako je žadatel o zkoušku ani podnikatel, u kterého žadatel vykonává činnost ostrahy majetku a osob v jiném právním vztahu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 28.7.2026 10:40:11</w:t>
+        <w:t>Detektiv koncipient, 20.8.2026 18:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5506,51 +5506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 28.7.2026 10:40:11</w:t>
+        <w:t>Detektiv koncipient, 20.8.2026 18:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6586,51 +6586,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá maximálně 30 až 45 minut. Praktická a ústní část zkoušky trvá maximálně 20 až 30 minut, celkově pak 50 až 75 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 28.7.2026 10:40:11</w:t>
+        <w:t>Detektiv koncipient, 20.8.2026 18:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7103,84 +7103,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Evropský klub bezpečnostních služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 28.7.2026 10:40:11</w:t>
+        <w:t>Detektiv koncipient, 20.8.2026 18:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="70830FEA"/>
+    <w:nsid w:val="25C3E816"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7266,51 +7266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="434D45B1"/>
+    <w:nsid w:val="1C912BF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7396,51 +7396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53145A3F"/>
+    <w:nsid w:val="41B93D77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>