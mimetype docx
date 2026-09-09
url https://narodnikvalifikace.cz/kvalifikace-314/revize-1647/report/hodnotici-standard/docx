--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C3D3048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C3D3048" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C3D3048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16E1F82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16E1F82" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16E1F82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 20.8.2026 18:59:23</w:t>
+        <w:t>Detektiv koncipient, 9.9.2026 22:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 20.8.2026 18:59:23</w:t>
+        <w:t>Detektiv koncipient, 9.9.2026 22:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 20.8.2026 18:59:24</w:t>
+        <w:t>Detektiv koncipient, 9.9.2026 22:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4055,51 +4055,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aktuální soubor testových otázek a aktuální soubor typových situací je spravován a v elektronické podobě uchováván autorizujícím orgánem (Ministerstvem vnitra). Autorizovaným osobám budou tyto soubory předány prostřednictvím elektronické komunikace po udělení autorizace a dále při každé aktualizaci souborů otázek a typových situací. Zadání testu včetně odpovědí uchazeče je součástí záznamu o průběhu a výsledku zkoušky a autorizovaná osoba jej musí archivovat v souladu s § 8 vyhlášky č. 208/2007 Sb., o podrobnostech stanovených k provedení zákona o uznávání výsledků dalšího vzdělávání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 20.8.2026 18:59:24</w:t>
+        <w:t>Detektiv koncipient, 9.9.2026 22:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4480,51 +4480,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnavatelem žadatele o zkoušku nebo statutárním orgánem nebo členem statutárního orgánu nebo zaměstnancem stejného subjektu jako je žadatel o zkoušku ani podnikatel, u kterého žadatel vykonává činnost ostrahy majetku a osob v jiném právním vztahu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 20.8.2026 18:59:24</w:t>
+        <w:t>Detektiv koncipient, 9.9.2026 22:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5506,51 +5506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 20.8.2026 18:59:24</w:t>
+        <w:t>Detektiv koncipient, 9.9.2026 22:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6586,51 +6586,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá maximálně 30 až 45 minut. Praktická a ústní část zkoušky trvá maximálně 20 až 30 minut, celkově pak 50 až 75 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 20.8.2026 18:59:24</w:t>
+        <w:t>Detektiv koncipient, 9.9.2026 22:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7103,84 +7103,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Evropský klub bezpečnostních služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv koncipient, 20.8.2026 18:59:24</w:t>
+        <w:t>Detektiv koncipient, 9.9.2026 22:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="25C3E816"/>
+    <w:nsid w:val="48B60CC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7266,51 +7266,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C912BF3"/>
+    <w:nsid w:val="27A234EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7396,51 +7396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41B93D77"/>
+    <w:nsid w:val="13CE336B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>