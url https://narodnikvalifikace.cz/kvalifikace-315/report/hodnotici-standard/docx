--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC38A39B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC38A39B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC38A39B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DCA4FBF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DCA4FBF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DCA4FBF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 16.4.2026 20:25:46</w:t>
+        <w:t>Strážný/strážná, 7.5.2026 19:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 16.4.2026 20:25:46</w:t>
+        <w:t>Strážný/strážná, 7.5.2026 19:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 16.4.2026 20:25:46</w:t>
+        <w:t>Strážný/strážná, 7.5.2026 19:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 16.4.2026 20:25:46</w:t>
+        <w:t>Strážný/strážná, 7.5.2026 19:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 16.4.2026 20:25:46</w:t>
+        <w:t>Strážný/strážná, 7.5.2026 19:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5618,51 +5618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 16.4.2026 20:25:46</w:t>
+        <w:t>Strážný/strážná, 7.5.2026 19:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6671,51 +6671,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizující orgán může přizvat pracovníky profesních společenstev ke kontrole výkonu odborné způsobilosti autorizované osoby v průběhu platnosti autorizace a také správnosti postupu při provádění zkoušek a vydávání osvědčení (viz § 22 písm. e zákona č. 179/2006 Sb. a § 2 a 9 zákona č. 552/1991 Sb.) a přihlédne k jejich odbornému názoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 16.4.2026 20:25:46</w:t>
+        <w:t>Strážný/strážná, 7.5.2026 19:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7471,51 +7471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá maximálně 45 minut. Praktická a ústní část zkoušky trvá maximálně 30 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 16.4.2026 20:25:46</w:t>
+        <w:t>Strážný/strážná, 7.5.2026 19:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8212,84 +8212,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 16.4.2026 20:25:46</w:t>
+        <w:t>Strážný/strážná, 7.5.2026 19:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0EB64C0A"/>
+    <w:nsid w:val="39104BC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8375,51 +8375,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08977015"/>
+    <w:nsid w:val="35E19927"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8505,51 +8505,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E3159FB"/>
+    <w:nsid w:val="2869DE32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>