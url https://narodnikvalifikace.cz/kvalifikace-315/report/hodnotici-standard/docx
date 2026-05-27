--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DCA4FBF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DCA4FBF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DCA4FBF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2809DCA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2809DCA5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2809DCA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 7.5.2026 19:01:56</w:t>
+        <w:t>Strážný/strážná, 28.5.2026 0:56:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 7.5.2026 19:01:56</w:t>
+        <w:t>Strážný/strážná, 28.5.2026 0:56:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 7.5.2026 19:01:56</w:t>
+        <w:t>Strážný/strážná, 28.5.2026 0:56:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 7.5.2026 19:01:56</w:t>
+        <w:t>Strážný/strážná, 28.5.2026 0:56:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 7.5.2026 19:01:56</w:t>
+        <w:t>Strážný/strážná, 28.5.2026 0:56:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5618,51 +5618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 7.5.2026 19:01:56</w:t>
+        <w:t>Strážný/strážná, 28.5.2026 0:56:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6671,51 +6671,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizující orgán může přizvat pracovníky profesních společenstev ke kontrole výkonu odborné způsobilosti autorizované osoby v průběhu platnosti autorizace a také správnosti postupu při provádění zkoušek a vydávání osvědčení (viz § 22 písm. e zákona č. 179/2006 Sb. a § 2 a 9 zákona č. 552/1991 Sb.) a přihlédne k jejich odbornému názoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 7.5.2026 19:01:56</w:t>
+        <w:t>Strážný/strážná, 28.5.2026 0:56:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7471,51 +7471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá maximálně 45 minut. Praktická a ústní část zkoušky trvá maximálně 30 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 7.5.2026 19:01:56</w:t>
+        <w:t>Strážný/strážná, 28.5.2026 0:56:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8212,84 +8212,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 7.5.2026 19:01:56</w:t>
+        <w:t>Strážný/strážná, 28.5.2026 0:56:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="39104BC5"/>
+    <w:nsid w:val="047CCD8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8375,51 +8375,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35E19927"/>
+    <w:nsid w:val="5D745D1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8505,51 +8505,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2869DE32"/>
+    <w:nsid w:val="2C838F46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>