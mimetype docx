--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2809DCA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2809DCA5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2809DCA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6EF7248D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6EF7248D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6EF7248D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 28.5.2026 0:56:43</w:t>
+        <w:t>Strážný/strážná, 17.6.2026 9:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 28.5.2026 0:56:43</w:t>
+        <w:t>Strážný/strážná, 17.6.2026 9:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 28.5.2026 0:56:43</w:t>
+        <w:t>Strážný/strážná, 17.6.2026 9:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 28.5.2026 0:56:43</w:t>
+        <w:t>Strážný/strážná, 17.6.2026 9:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 28.5.2026 0:56:43</w:t>
+        <w:t>Strážný/strážná, 17.6.2026 9:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5618,51 +5618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 28.5.2026 0:56:43</w:t>
+        <w:t>Strážný/strážná, 17.6.2026 9:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6671,51 +6671,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizující orgán může přizvat pracovníky profesních společenstev ke kontrole výkonu odborné způsobilosti autorizované osoby v průběhu platnosti autorizace a také správnosti postupu při provádění zkoušek a vydávání osvědčení (viz § 22 písm. e zákona č. 179/2006 Sb. a § 2 a 9 zákona č. 552/1991 Sb.) a přihlédne k jejich odbornému názoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 28.5.2026 0:56:43</w:t>
+        <w:t>Strážný/strážná, 17.6.2026 9:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7471,51 +7471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá maximálně 45 minut. Praktická a ústní část zkoušky trvá maximálně 30 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 28.5.2026 0:56:43</w:t>
+        <w:t>Strážný/strážná, 17.6.2026 9:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8212,84 +8212,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 28.5.2026 0:56:43</w:t>
+        <w:t>Strážný/strážná, 17.6.2026 9:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="047CCD8A"/>
+    <w:nsid w:val="6A7C1520"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8375,51 +8375,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D745D1F"/>
+    <w:nsid w:val="7A9BBCFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8505,51 +8505,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C838F46"/>
+    <w:nsid w:val="55319780"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>