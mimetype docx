--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6EF7248D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6EF7248D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6EF7248D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B5D1B09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B5D1B09" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B5D1B09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 17.6.2026 9:17:06</w:t>
+        <w:t>Strážný/strážná, 11.7.2026 19:12:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 17.6.2026 9:17:06</w:t>
+        <w:t>Strážný/strážná, 11.7.2026 19:12:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 17.6.2026 9:17:06</w:t>
+        <w:t>Strážný/strážná, 11.7.2026 19:12:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 17.6.2026 9:17:06</w:t>
+        <w:t>Strážný/strážná, 11.7.2026 19:12:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 17.6.2026 9:17:06</w:t>
+        <w:t>Strážný/strážná, 11.7.2026 19:12:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5618,51 +5618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 17.6.2026 9:17:06</w:t>
+        <w:t>Strážný/strážná, 11.7.2026 19:12:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6671,51 +6671,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizující orgán může přizvat pracovníky profesních společenstev ke kontrole výkonu odborné způsobilosti autorizované osoby v průběhu platnosti autorizace a také správnosti postupu při provádění zkoušek a vydávání osvědčení (viz § 22 písm. e zákona č. 179/2006 Sb. a § 2 a 9 zákona č. 552/1991 Sb.) a přihlédne k jejich odbornému názoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 17.6.2026 9:17:06</w:t>
+        <w:t>Strážný/strážná, 11.7.2026 19:12:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7471,51 +7471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá maximálně 45 minut. Praktická a ústní část zkoušky trvá maximálně 30 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 17.6.2026 9:17:06</w:t>
+        <w:t>Strážný/strážná, 11.7.2026 19:12:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8212,84 +8212,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 17.6.2026 9:17:06</w:t>
+        <w:t>Strážný/strážná, 11.7.2026 19:12:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6A7C1520"/>
+    <w:nsid w:val="0F052A0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8375,51 +8375,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A9BBCFD"/>
+    <w:nsid w:val="75F9D214"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8505,51 +8505,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55319780"/>
+    <w:nsid w:val="3159688A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>