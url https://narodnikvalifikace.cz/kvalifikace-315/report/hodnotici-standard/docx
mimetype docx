--- v4 (2026-07-11)
+++ v5 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B5D1B09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B5D1B09" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B5D1B09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27B8492D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27B8492D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27B8492D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 11.7.2026 19:12:13</w:t>
+        <w:t>Strážný/strážná, 1.8.2026 4:39:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 11.7.2026 19:12:13</w:t>
+        <w:t>Strážný/strážná, 1.8.2026 4:39:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 11.7.2026 19:12:13</w:t>
+        <w:t>Strážný/strážná, 1.8.2026 4:39:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 11.7.2026 19:12:13</w:t>
+        <w:t>Strážný/strážná, 1.8.2026 4:39:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 11.7.2026 19:12:13</w:t>
+        <w:t>Strážný/strážná, 1.8.2026 4:39:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5618,51 +5618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 11.7.2026 19:12:13</w:t>
+        <w:t>Strážný/strážná, 1.8.2026 4:39:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6671,51 +6671,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizující orgán může přizvat pracovníky profesních společenstev ke kontrole výkonu odborné způsobilosti autorizované osoby v průběhu platnosti autorizace a také správnosti postupu při provádění zkoušek a vydávání osvědčení (viz § 22 písm. e zákona č. 179/2006 Sb. a § 2 a 9 zákona č. 552/1991 Sb.) a přihlédne k jejich odbornému názoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 11.7.2026 19:12:13</w:t>
+        <w:t>Strážný/strážná, 1.8.2026 4:39:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7471,51 +7471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá maximálně 45 minut. Praktická a ústní část zkoušky trvá maximálně 30 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 11.7.2026 19:12:13</w:t>
+        <w:t>Strážný/strážná, 1.8.2026 4:39:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8212,84 +8212,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 11.7.2026 19:12:13</w:t>
+        <w:t>Strážný/strážná, 1.8.2026 4:39:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F052A0E"/>
+    <w:nsid w:val="7A51EB16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8375,51 +8375,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75F9D214"/>
+    <w:nsid w:val="5719BFCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8505,51 +8505,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3159688A"/>
+    <w:nsid w:val="1A8BE8A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>