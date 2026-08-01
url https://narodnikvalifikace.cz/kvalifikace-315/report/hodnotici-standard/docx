--- v5 (2026-08-01)
+++ v6 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27B8492D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27B8492D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27B8492D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4334F3B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4334F3B8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4334F3B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 1.8.2026 4:39:08</w:t>
+        <w:t>Strážný/strážná, 1.8.2026 6:15:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 1.8.2026 4:39:08</w:t>
+        <w:t>Strážný/strážná, 1.8.2026 6:15:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 1.8.2026 4:39:08</w:t>
+        <w:t>Strážný/strážná, 1.8.2026 6:15:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 1.8.2026 4:39:08</w:t>
+        <w:t>Strážný/strážná, 1.8.2026 6:15:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 1.8.2026 4:39:08</w:t>
+        <w:t>Strážný/strážná, 1.8.2026 6:15:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5618,51 +5618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 1.8.2026 4:39:08</w:t>
+        <w:t>Strážný/strážná, 1.8.2026 6:15:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6671,51 +6671,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizující orgán může přizvat pracovníky profesních společenstev ke kontrole výkonu odborné způsobilosti autorizované osoby v průběhu platnosti autorizace a také správnosti postupu při provádění zkoušek a vydávání osvědčení (viz § 22 písm. e zákona č. 179/2006 Sb. a § 2 a 9 zákona č. 552/1991 Sb.) a přihlédne k jejich odbornému názoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 1.8.2026 4:39:08</w:t>
+        <w:t>Strážný/strážná, 1.8.2026 6:15:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7471,51 +7471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá maximálně 45 minut. Praktická a ústní část zkoušky trvá maximálně 30 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 1.8.2026 4:39:08</w:t>
+        <w:t>Strážný/strážná, 1.8.2026 6:15:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8212,84 +8212,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 1.8.2026 4:39:08</w:t>
+        <w:t>Strážný/strážná, 1.8.2026 6:15:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7A51EB16"/>
+    <w:nsid w:val="37D43C1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8375,51 +8375,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5719BFCB"/>
+    <w:nsid w:val="73B1DEE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8505,51 +8505,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1A8BE8A8"/>
+    <w:nsid w:val="61CAE04C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>