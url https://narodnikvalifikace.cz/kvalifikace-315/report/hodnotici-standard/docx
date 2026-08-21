--- v6 (2026-08-01)
+++ v7 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4334F3B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4334F3B8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4334F3B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D026066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D026066" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D026066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 1.8.2026 6:15:54</w:t>
+        <w:t>Strážný/strážná, 21.8.2026 21:50:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 1.8.2026 6:15:54</w:t>
+        <w:t>Strážný/strážná, 21.8.2026 21:50:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 1.8.2026 6:15:54</w:t>
+        <w:t>Strážný/strážná, 21.8.2026 21:50:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 1.8.2026 6:15:54</w:t>
+        <w:t>Strážný/strážná, 21.8.2026 21:50:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 1.8.2026 6:15:54</w:t>
+        <w:t>Strážný/strážná, 21.8.2026 21:50:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5618,51 +5618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 1.8.2026 6:15:54</w:t>
+        <w:t>Strážný/strážná, 21.8.2026 21:50:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6671,51 +6671,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizující orgán může přizvat pracovníky profesních společenstev ke kontrole výkonu odborné způsobilosti autorizované osoby v průběhu platnosti autorizace a také správnosti postupu při provádění zkoušek a vydávání osvědčení (viz § 22 písm. e zákona č. 179/2006 Sb. a § 2 a 9 zákona č. 552/1991 Sb.) a přihlédne k jejich odbornému názoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 1.8.2026 6:15:54</w:t>
+        <w:t>Strážný/strážná, 21.8.2026 21:50:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7471,51 +7471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá maximálně 45 minut. Praktická a ústní část zkoušky trvá maximálně 30 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 1.8.2026 6:15:54</w:t>
+        <w:t>Strážný/strážná, 21.8.2026 21:50:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8212,84 +8212,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 1.8.2026 6:15:54</w:t>
+        <w:t>Strážný/strážná, 21.8.2026 21:50:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="37D43C1C"/>
+    <w:nsid w:val="4A425599"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8375,51 +8375,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73B1DEE3"/>
+    <w:nsid w:val="7086D97C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8505,51 +8505,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="61CAE04C"/>
+    <w:nsid w:val="52779F88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>