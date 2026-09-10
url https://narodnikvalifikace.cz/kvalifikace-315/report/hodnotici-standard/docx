--- v7 (2026-08-21)
+++ v8 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D026066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D026066" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D026066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63C10F4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63C10F4E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63C10F4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 21.8.2026 21:50:11</w:t>
+        <w:t>Strážný/strážná, 11.9.2026 1:45:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 21.8.2026 21:50:11</w:t>
+        <w:t>Strážný/strážná, 11.9.2026 1:45:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 21.8.2026 21:50:11</w:t>
+        <w:t>Strážný/strážná, 11.9.2026 1:45:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 21.8.2026 21:50:11</w:t>
+        <w:t>Strážný/strážná, 11.9.2026 1:45:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 21.8.2026 21:50:11</w:t>
+        <w:t>Strážný/strážná, 11.9.2026 1:45:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5618,51 +5618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 21.8.2026 21:50:11</w:t>
+        <w:t>Strážný/strážná, 11.9.2026 1:45:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6671,51 +6671,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizující orgán může přizvat pracovníky profesních společenstev ke kontrole výkonu odborné způsobilosti autorizované osoby v průběhu platnosti autorizace a také správnosti postupu při provádění zkoušek a vydávání osvědčení (viz § 22 písm. e zákona č. 179/2006 Sb. a § 2 a 9 zákona č. 552/1991 Sb.) a přihlédne k jejich odbornému názoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 21.8.2026 21:50:11</w:t>
+        <w:t>Strážný/strážná, 11.9.2026 1:45:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7471,51 +7471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá maximálně 45 minut. Praktická a ústní část zkoušky trvá maximálně 30 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 21.8.2026 21:50:11</w:t>
+        <w:t>Strážný/strážná, 11.9.2026 1:45:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8212,84 +8212,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 21.8.2026 21:50:11</w:t>
+        <w:t>Strážný/strážná, 11.9.2026 1:45:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4A425599"/>
+    <w:nsid w:val="257C94B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8375,51 +8375,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7086D97C"/>
+    <w:nsid w:val="057F02DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8505,51 +8505,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52779F88"/>
+    <w:nsid w:val="4B21B015"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>