--- v8 (2026-09-10)
+++ v9 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63C10F4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63C10F4E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63C10F4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60D6CE96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60D6CE96" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60D6CE96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 11.9.2026 1:45:15</w:t>
+        <w:t>Strážný/strážná, 2.10.2026 2:05:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 11.9.2026 1:45:15</w:t>
+        <w:t>Strážný/strážná, 2.10.2026 2:05:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 11.9.2026 1:45:15</w:t>
+        <w:t>Strážný/strážná, 2.10.2026 2:05:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 11.9.2026 1:45:15</w:t>
+        <w:t>Strážný/strážná, 2.10.2026 2:05:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 11.9.2026 1:45:15</w:t>
+        <w:t>Strážný/strážná, 2.10.2026 2:05:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5618,51 +5618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 11.9.2026 1:45:15</w:t>
+        <w:t>Strážný/strážná, 2.10.2026 2:05:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6671,51 +6671,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizující orgán může přizvat pracovníky profesních společenstev ke kontrole výkonu odborné způsobilosti autorizované osoby v průběhu platnosti autorizace a také správnosti postupu při provádění zkoušek a vydávání osvědčení (viz § 22 písm. e zákona č. 179/2006 Sb. a § 2 a 9 zákona č. 552/1991 Sb.) a přihlédne k jejich odbornému názoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 11.9.2026 1:45:15</w:t>
+        <w:t>Strážný/strážná, 2.10.2026 2:05:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7471,51 +7471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá maximálně 45 minut. Praktická a ústní část zkoušky trvá maximálně 30 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 11.9.2026 1:45:15</w:t>
+        <w:t>Strážný/strážná, 2.10.2026 2:05:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8212,84 +8212,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 11.9.2026 1:45:15</w:t>
+        <w:t>Strážný/strážná, 2.10.2026 2:05:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="257C94B0"/>
+    <w:nsid w:val="051CAF2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8375,51 +8375,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="057F02DB"/>
+    <w:nsid w:val="678BBFA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8505,51 +8505,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4B21B015"/>
+    <w:nsid w:val="29FAE338"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>