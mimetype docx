--- v9 (2026-10-02)
+++ v10 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60D6CE96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60D6CE96" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60D6CE96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3757A0FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3757A0FA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3757A0FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 2.10.2026 2:05:15</w:t>
+        <w:t>Strážný/strážná, 22.10.2026 7:44:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 2.10.2026 2:05:15</w:t>
+        <w:t>Strážný/strážná, 22.10.2026 7:44:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 2.10.2026 2:05:15</w:t>
+        <w:t>Strážný/strážná, 22.10.2026 7:44:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 2.10.2026 2:05:15</w:t>
+        <w:t>Strážný/strážná, 22.10.2026 7:44:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 2.10.2026 2:05:15</w:t>
+        <w:t>Strážný/strážná, 22.10.2026 7:44:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5618,51 +5618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 2.10.2026 2:05:15</w:t>
+        <w:t>Strážný/strážná, 22.10.2026 7:44:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5893,79 +5893,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnavatelem žadatele o zkoušku nebo statutárním orgánem nebo členem statutárního orgánu nebo zaměstnancem stejného subjektu jako je žadatel o zkoušku ani podnikatel, u kterého žadatel vykonává činnost ostrahy majetku a osob v jiném právním vztahu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8121" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4454"/>
+        <w:framePr w:w="10766" w:h="6259" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4454"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4454"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5001"/>
+        <w:framePr w:w="10766" w:h="5711" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5001"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5977,51 +5977,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat minimální kvalifikační požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5001"/>
+        <w:framePr w:w="10766" w:h="5711" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5001"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6033,51 +6033,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5001"/>
+        <w:framePr w:w="10766" w:h="5711" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5001"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6092,51 +6092,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání a 5 let praxe v oboru ostraha majetku a osob nebo oboru příbuzném (viz § 7 (4) zákona č. 455/1991 Sb.), z toho minimálně dva roky v posledních pěti letech před podáním žádosti o autorizaci praxi v ostraze majetku a osob (viz. nařízení vlády č. 278/2008 Sb., o obsahových náplních jednotlivých živností v aktuálním znění), nebo minimálně 5 let pedagogické praxe v oboru bezpečnostně právní činnost nebo bezpečnostní služby, z toho minimálně jeden rok v posledních třech letech před podáním žádosti o autorizaci (doložit vysokoškolským diplomem a dokumenty prokazujícími praxi).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5001"/>
+        <w:framePr w:w="10766" w:h="5711" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5001"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6151,51 +6151,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Musí mít uživatelskou dovednost práce s počítačem a internetem (doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5001"/>
+        <w:framePr w:w="10766" w:h="5711" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5001"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6207,51 +6207,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5001"/>
+        <w:framePr w:w="10766" w:h="5711" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5001"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6263,51 +6263,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5001"/>
+        <w:framePr w:w="10766" w:h="5711" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5001"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6319,51 +6319,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5001"/>
+        <w:framePr w:w="10766" w:h="5711" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5001"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6371,351 +6371,779 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Autorizovaná osoba musí být schopna organizačně zajistit řádný průběh zkoušky a zajistit nezbytné materiální a technické předpoklady pro provedení zkoušky dle tohoto standardu (doložit čestným prohlášením, viz dále). </w:t>
+        <w:t xml:space="preserve">Autorizovaná osoba musí být schopna organizačně zajistit řádný průběh zkoušky a zajistit nezbytné materiální a technické předpoklady pro provedení zkoušky dle tohoto standardu (doložit čestným prohlášením, viz dále). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5711" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5001"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5711" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5001"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5711" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5001"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizující orgán si může vyžádat stanovisko k odborné způsobilosti žadatele o autorizaci vydané věcně příslušným profesním společenstvem ve smyslu § 50 zákona č. 500/2004 Sb., správní řád.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5711" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5001"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizující orgán může přizvat pracovníky profesních společenstev ke kontrole výkonu odborné způsobilosti autorizované osoby v průběhu platnosti autorizace a také správnosti postupu při provádění zkoušek a vydávání osvědčení (viz § 22 písm. e zákona č. 179/2006 Sb. a § 2 a 9 zákona č. 552/1991 Sb.) a přihlédne k jejich odbornému názoru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="4924" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10939"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10939"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11279"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">K žádosti o udělení autorizace žadatel přiloží čestné prohlášení dokládající soulad jeho materiálních a technických předpokladů pro účely zkoušky s požadavky uvedenými dále. Pokud žadatel o autorizaci bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení autorizace nebo prodloužení platnosti autorizace příslušnou smlouvu umožňující jeho využívání. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11279"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autorizovaná osoba zajistí materiálně-technické zázemí v dále uvedeném rozsahu: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5001"/>
+        <w:framePr w:w="10766" w:h="4583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11279"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Žadatel o autorizaci, který nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin (doložit osvědčením).</w:t>
+        <w:t xml:space="preserve">vhodné prostory k vykonání zkoušky, zejména místnost pro provedení písemné části zkoušky a dále místnost či místo umožňující přípravu a řádné řešení zadaných typových situací, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11279"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">běžné prostředky zvyšující účinnost obrany strážného, obvyklé prostředky pro spojení, svítilna, lékárnička a formalizované a jiné záznamní a evidenční pomůcky. Soubor prostředků a pomůcek musí umožnit praktické předvedení u kritérií, kde je to způsobem ověření stanoveno. Prostředky mohou být nahrazeny výcvikovými maketami. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11279"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>formalizovanou dokumentaci k vedení záznamů o průběhu zkoušky a záznamu hodnocení, případně PC k jejímu vedení a umožňujícímu absolvování písemného testu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11279"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>texty právních předpisů, záznamní a ostatní pomůcky nezbytné pro práci komise a činnost uchazeče.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5001"/>
+        <w:framePr w:w="10766" w:h="4583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11279"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Pokud žadatel o vykonání zkoušky navrhne při zkouškách využívat materiálně-technické zázemí jiné organizace, např. cvičný nebo reálný objekt, přiloží k žádosti o zkoušku kopii dokumentu schvalujícího jeho využití, pokud ho sám nevlastní. Současně písemně oznámí zásady bezpečnosti a další nutná omezení při konání zkoušky na tomto zázemí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5001"/>
+        <w:framePr w:w="10766" w:h="4583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11279"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
-[...111 lines deleted...]
-        <w:t>Autorizující orgán může přizvat pracovníky profesních společenstev ke kontrole výkonu odborné způsobilosti autorizované osoby v průběhu platnosti autorizace a také správnosti postupu při provádění zkoušek a vydávání osvědčení (viz § 22 písm. e zákona č. 179/2006 Sb. a § 2 a 9 zákona č. 552/1991 Sb.) a přihlédne k jejich odbornému názoru.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 2.10.2026 2:05:15</w:t>
+        <w:t>Strážný/strážná, 22.10.2026 7:44:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6807,715 +7235,228 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="4924" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
+        <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">K žádosti o udělení autorizace žadatel přiloží čestné prohlášení dokládající soulad jeho materiálních a technických předpokladů pro účely zkoušky s požadavky uvedenými dále. Pokud žadatel o autorizaci bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení autorizace nebo prodloužení platnosti autorizace příslušnou smlouvu umožňující jeho využívání. </w:t>
+        <w:t xml:space="preserve">Celková doba přípravy na praktickou a ústní část zkoušky (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je maximálně 10 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3758"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4583" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4098"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">Autorizovaná osoba zajistí materiálně-technické zázemí v dále uvedeném rozsahu: </w:t>
-[...512 lines deleted...]
-        </w:rPr>
         <w:t>Písemná část zkoušky trvá maximálně 45 minut. Praktická a ústní část zkoušky trvá maximálně 30 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 2.10.2026 2:05:15</w:t>
+        <w:t>Strážný/strážná, 22.10.2026 7:44:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8212,84 +8153,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný/strážná, 2.10.2026 2:05:15</w:t>
+        <w:t>Strážný/strážná, 22.10.2026 7:44:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="051CAF2C"/>
+    <w:nsid w:val="162A5D5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8375,51 +8316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="678BBFA2"/>
+    <w:nsid w:val="0D206595"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8505,51 +8446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29FAE338"/>
+    <w:nsid w:val="299FAED4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>