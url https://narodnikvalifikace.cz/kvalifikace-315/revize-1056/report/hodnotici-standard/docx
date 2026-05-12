--- v0 (2026-04-21)
+++ v1 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA419BE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA419BE9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA419BE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5176FB10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5176FB10" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5176FB10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.01.2013 do: 21.04.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 21.4.2026 21:55:49</w:t>
+        <w:t>Strážný, 12.5.2026 18:47:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 21.4.2026 21:55:49</w:t>
+        <w:t>Strážný, 12.5.2026 18:47:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 21.4.2026 21:55:49</w:t>
+        <w:t>Strážný, 12.5.2026 18:47:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 21.4.2026 21:55:49</w:t>
+        <w:t>Strážný, 12.5.2026 18:47:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 21.4.2026 21:55:49</w:t>
+        <w:t>Strážný, 12.5.2026 18:47:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5506,51 +5506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení musí znít „vyhověl/a“ nebo „nevyhověl/a“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 21.4.2026 21:55:49</w:t>
+        <w:t>Strážný, 12.5.2026 18:47:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6435,51 +6435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizující orgán může přizvat pracovníky profesních společenstev ke kontrole výkonu odborné způsobilosti autorizované osoby v průběhu platnosti autorizace a také správnosti postupu při provádění zkoušek a vydávání osvědčení (viz § 22 písm. e zákona č. 179/2006 Sb. a § 2 a 9 zákona č. 552/1991 Sb.) a přihlédne k jejich odbornému názoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 21.4.2026 21:55:49</w:t>
+        <w:t>Strážný, 12.5.2026 18:47:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7223,51 +7223,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá maximálně 45 minut. Praktická a ústní část zkoušky trvá maximálně 30 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 21.4.2026 21:55:49</w:t>
+        <w:t>Strážný, 12.5.2026 18:47:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7908,51 +7908,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Státní tiskárna cenin, státní podnik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 21.4.2026 21:55:49</w:t>
+        <w:t>Strážný, 12.5.2026 18:47:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>