--- v1 (2026-05-12)
+++ v2 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5176FB10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5176FB10" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5176FB10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F7D158D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F7D158D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F7D158D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.01.2013 do: 21.04.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 12.5.2026 18:47:55</w:t>
+        <w:t>Strážný, 1.6.2026 19:57:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 12.5.2026 18:47:55</w:t>
+        <w:t>Strážný, 1.6.2026 19:57:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 12.5.2026 18:47:55</w:t>
+        <w:t>Strážný, 1.6.2026 19:57:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 12.5.2026 18:47:55</w:t>
+        <w:t>Strážný, 1.6.2026 19:57:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 12.5.2026 18:47:55</w:t>
+        <w:t>Strážný, 1.6.2026 19:57:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5506,51 +5506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení musí znít „vyhověl/a“ nebo „nevyhověl/a“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 12.5.2026 18:47:55</w:t>
+        <w:t>Strážný, 1.6.2026 19:57:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6435,51 +6435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizující orgán může přizvat pracovníky profesních společenstev ke kontrole výkonu odborné způsobilosti autorizované osoby v průběhu platnosti autorizace a také správnosti postupu při provádění zkoušek a vydávání osvědčení (viz § 22 písm. e zákona č. 179/2006 Sb. a § 2 a 9 zákona č. 552/1991 Sb.) a přihlédne k jejich odbornému názoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 12.5.2026 18:47:55</w:t>
+        <w:t>Strážný, 1.6.2026 19:57:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7223,51 +7223,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá maximálně 45 minut. Praktická a ústní část zkoušky trvá maximálně 30 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 12.5.2026 18:47:55</w:t>
+        <w:t>Strážný, 1.6.2026 19:57:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7908,51 +7908,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Státní tiskárna cenin, státní podnik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 12.5.2026 18:47:55</w:t>
+        <w:t>Strážný, 1.6.2026 19:57:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>