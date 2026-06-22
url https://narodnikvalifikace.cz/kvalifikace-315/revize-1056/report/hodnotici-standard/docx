--- v2 (2026-06-01)
+++ v3 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F7D158D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F7D158D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F7D158D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E014730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E014730" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E014730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.01.2013 do: 21.04.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 1.6.2026 19:57:00</w:t>
+        <w:t>Strážný, 22.6.2026 5:42:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 1.6.2026 19:57:00</w:t>
+        <w:t>Strážný, 22.6.2026 5:42:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 1.6.2026 19:57:00</w:t>
+        <w:t>Strážný, 22.6.2026 5:42:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 1.6.2026 19:57:00</w:t>
+        <w:t>Strážný, 22.6.2026 5:42:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 1.6.2026 19:57:00</w:t>
+        <w:t>Strážný, 22.6.2026 5:42:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5506,51 +5506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení musí znít „vyhověl/a“ nebo „nevyhověl/a“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 1.6.2026 19:57:00</w:t>
+        <w:t>Strážný, 22.6.2026 5:42:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6435,51 +6435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizující orgán může přizvat pracovníky profesních společenstev ke kontrole výkonu odborné způsobilosti autorizované osoby v průběhu platnosti autorizace a také správnosti postupu při provádění zkoušek a vydávání osvědčení (viz § 22 písm. e zákona č. 179/2006 Sb. a § 2 a 9 zákona č. 552/1991 Sb.) a přihlédne k jejich odbornému názoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 1.6.2026 19:57:00</w:t>
+        <w:t>Strážný, 22.6.2026 5:42:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7223,51 +7223,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá maximálně 45 minut. Praktická a ústní část zkoušky trvá maximálně 30 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 1.6.2026 19:57:00</w:t>
+        <w:t>Strážný, 22.6.2026 5:42:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7908,51 +7908,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Státní tiskárna cenin, státní podnik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 1.6.2026 19:57:00</w:t>
+        <w:t>Strážný, 22.6.2026 5:42:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>