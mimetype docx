--- v3 (2026-06-22)
+++ v4 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E014730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E014730" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E014730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66851E5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66851E5E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66851E5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.01.2013 do: 21.04.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 22.6.2026 5:42:21</w:t>
+        <w:t>Strážný, 22.6.2026 7:26:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 22.6.2026 5:42:21</w:t>
+        <w:t>Strážný, 22.6.2026 7:26:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 22.6.2026 5:42:21</w:t>
+        <w:t>Strážný, 22.6.2026 7:26:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 22.6.2026 5:42:21</w:t>
+        <w:t>Strážný, 22.6.2026 7:26:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 22.6.2026 5:42:21</w:t>
+        <w:t>Strážný, 22.6.2026 7:26:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5506,51 +5506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení musí znít „vyhověl/a“ nebo „nevyhověl/a“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 22.6.2026 5:42:21</w:t>
+        <w:t>Strážný, 22.6.2026 7:26:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6435,51 +6435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizující orgán může přizvat pracovníky profesních společenstev ke kontrole výkonu odborné způsobilosti autorizované osoby v průběhu platnosti autorizace a také správnosti postupu při provádění zkoušek a vydávání osvědčení (viz § 22 písm. e zákona č. 179/2006 Sb. a § 2 a 9 zákona č. 552/1991 Sb.) a přihlédne k jejich odbornému názoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 22.6.2026 5:42:21</w:t>
+        <w:t>Strážný, 22.6.2026 7:26:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7223,51 +7223,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá maximálně 45 minut. Praktická a ústní část zkoušky trvá maximálně 30 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 22.6.2026 5:42:21</w:t>
+        <w:t>Strážný, 22.6.2026 7:26:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7908,51 +7908,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Státní tiskárna cenin, státní podnik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 22.6.2026 5:42:21</w:t>
+        <w:t>Strážný, 22.6.2026 7:26:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>