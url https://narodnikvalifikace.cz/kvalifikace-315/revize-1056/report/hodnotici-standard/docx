--- v4 (2026-06-22)
+++ v5 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66851E5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66851E5E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66851E5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D5E8499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D5E8499" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D5E8499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.01.2013 do: 21.04.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 22.6.2026 7:26:43</w:t>
+        <w:t>Strážný, 13.7.2026 3:45:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 22.6.2026 7:26:43</w:t>
+        <w:t>Strážný, 13.7.2026 3:45:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 22.6.2026 7:26:43</w:t>
+        <w:t>Strážný, 13.7.2026 3:45:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 22.6.2026 7:26:43</w:t>
+        <w:t>Strážný, 13.7.2026 3:45:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 22.6.2026 7:26:43</w:t>
+        <w:t>Strážný, 13.7.2026 3:45:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5506,51 +5506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení musí znít „vyhověl/a“ nebo „nevyhověl/a“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 22.6.2026 7:26:43</w:t>
+        <w:t>Strážný, 13.7.2026 3:45:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6435,51 +6435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizující orgán může přizvat pracovníky profesních společenstev ke kontrole výkonu odborné způsobilosti autorizované osoby v průběhu platnosti autorizace a také správnosti postupu při provádění zkoušek a vydávání osvědčení (viz § 22 písm. e zákona č. 179/2006 Sb. a § 2 a 9 zákona č. 552/1991 Sb.) a přihlédne k jejich odbornému názoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 22.6.2026 7:26:43</w:t>
+        <w:t>Strážný, 13.7.2026 3:45:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7223,51 +7223,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá maximálně 45 minut. Praktická a ústní část zkoušky trvá maximálně 30 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 22.6.2026 7:26:43</w:t>
+        <w:t>Strážný, 13.7.2026 3:45:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7908,51 +7908,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Státní tiskárna cenin, státní podnik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 22.6.2026 7:26:43</w:t>
+        <w:t>Strážný, 13.7.2026 3:45:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>