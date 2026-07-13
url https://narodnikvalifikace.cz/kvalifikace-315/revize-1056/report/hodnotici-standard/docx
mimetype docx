--- v5 (2026-07-13)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D5E8499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D5E8499" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D5E8499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R435467F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR435467F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR435467F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.01.2013 do: 21.04.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 13.7.2026 3:45:01</w:t>
+        <w:t>Strážný, 13.7.2026 5:02:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 13.7.2026 3:45:01</w:t>
+        <w:t>Strážný, 13.7.2026 5:02:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 13.7.2026 3:45:01</w:t>
+        <w:t>Strážný, 13.7.2026 5:02:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 13.7.2026 3:45:01</w:t>
+        <w:t>Strážný, 13.7.2026 5:02:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 13.7.2026 3:45:01</w:t>
+        <w:t>Strážný, 13.7.2026 5:02:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5506,51 +5506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení musí znít „vyhověl/a“ nebo „nevyhověl/a“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 13.7.2026 3:45:01</w:t>
+        <w:t>Strážný, 13.7.2026 5:02:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6435,51 +6435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizující orgán může přizvat pracovníky profesních společenstev ke kontrole výkonu odborné způsobilosti autorizované osoby v průběhu platnosti autorizace a také správnosti postupu při provádění zkoušek a vydávání osvědčení (viz § 22 písm. e zákona č. 179/2006 Sb. a § 2 a 9 zákona č. 552/1991 Sb.) a přihlédne k jejich odbornému názoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 13.7.2026 3:45:01</w:t>
+        <w:t>Strážný, 13.7.2026 5:02:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7223,51 +7223,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá maximálně 45 minut. Praktická a ústní část zkoušky trvá maximálně 30 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 13.7.2026 3:45:01</w:t>
+        <w:t>Strážný, 13.7.2026 5:02:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7908,51 +7908,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Státní tiskárna cenin, státní podnik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 13.7.2026 3:45:01</w:t>
+        <w:t>Strážný, 13.7.2026 5:02:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>