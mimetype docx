--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R435467F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR435467F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR435467F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31D4F15E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31D4F15E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31D4F15E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.01.2013 do: 21.04.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 13.7.2026 5:02:40</w:t>
+        <w:t>Strážný, 2.8.2026 8:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 13.7.2026 5:02:40</w:t>
+        <w:t>Strážný, 2.8.2026 8:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 13.7.2026 5:02:40</w:t>
+        <w:t>Strážný, 2.8.2026 8:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 13.7.2026 5:02:40</w:t>
+        <w:t>Strážný, 2.8.2026 8:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 13.7.2026 5:02:40</w:t>
+        <w:t>Strážný, 2.8.2026 8:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5506,51 +5506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení musí znít „vyhověl/a“ nebo „nevyhověl/a“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 13.7.2026 5:02:40</w:t>
+        <w:t>Strážný, 2.8.2026 8:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6435,51 +6435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizující orgán může přizvat pracovníky profesních společenstev ke kontrole výkonu odborné způsobilosti autorizované osoby v průběhu platnosti autorizace a také správnosti postupu při provádění zkoušek a vydávání osvědčení (viz § 22 písm. e zákona č. 179/2006 Sb. a § 2 a 9 zákona č. 552/1991 Sb.) a přihlédne k jejich odbornému názoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 13.7.2026 5:02:40</w:t>
+        <w:t>Strážný, 2.8.2026 8:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7223,51 +7223,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá maximálně 45 minut. Praktická a ústní část zkoušky trvá maximálně 30 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 13.7.2026 5:02:40</w:t>
+        <w:t>Strážný, 2.8.2026 8:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7908,51 +7908,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Státní tiskárna cenin, státní podnik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 13.7.2026 5:02:40</w:t>
+        <w:t>Strážný, 2.8.2026 8:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>