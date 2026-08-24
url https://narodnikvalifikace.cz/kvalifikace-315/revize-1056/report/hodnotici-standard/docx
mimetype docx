--- v7 (2026-08-02)
+++ v8 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31D4F15E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31D4F15E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31D4F15E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF28B801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF28B801" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF28B801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.01.2013 do: 21.04.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 2.8.2026 8:21:04</w:t>
+        <w:t>Strážný, 24.8.2026 6:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 2.8.2026 8:21:04</w:t>
+        <w:t>Strážný, 24.8.2026 6:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 2.8.2026 8:21:04</w:t>
+        <w:t>Strážný, 24.8.2026 6:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3693,51 +3693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 2.8.2026 8:21:04</w:t>
+        <w:t>Strážný, 24.8.2026 6:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritéria jsou ověřována v souladu s postupem uvedeným v pokynech pro realizaci zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 2.8.2026 8:21:04</w:t>
+        <w:t>Strážný, 24.8.2026 6:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5506,51 +5506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení musí znít „vyhověl/a“ nebo „nevyhověl/a“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 2.8.2026 8:21:04</w:t>
+        <w:t>Strážný, 24.8.2026 6:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6435,51 +6435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizující orgán může přizvat pracovníky profesních společenstev ke kontrole výkonu odborné způsobilosti autorizované osoby v průběhu platnosti autorizace a také správnosti postupu při provádění zkoušek a vydávání osvědčení (viz § 22 písm. e zákona č. 179/2006 Sb. a § 2 a 9 zákona č. 552/1991 Sb.) a přihlédne k jejich odbornému názoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 2.8.2026 8:21:04</w:t>
+        <w:t>Strážný, 24.8.2026 6:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7223,51 +7223,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá maximálně 45 minut. Praktická a ústní část zkoušky trvá maximálně 30 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 2.8.2026 8:21:04</w:t>
+        <w:t>Strážný, 24.8.2026 6:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7908,51 +7908,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Státní tiskárna cenin, státní podnik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strážný, 2.8.2026 8:21:04</w:t>
+        <w:t>Strážný, 24.8.2026 6:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>