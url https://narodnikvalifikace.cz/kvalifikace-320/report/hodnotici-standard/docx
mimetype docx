--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57B19B05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57B19B05" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57B19B05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R543A2C0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR543A2C0F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR543A2C0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 17.4.2026 1:54:49</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 7.5.2026 17:19:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 17.4.2026 1:54:49</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 7.5.2026 17:19:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 17.4.2026 1:54:49</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 7.5.2026 17:19:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3787,51 +3787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 17.4.2026 1:54:49</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 7.5.2026 17:19:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12317,51 +12317,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 17.4.2026 1:54:49</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 7.5.2026 17:19:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23704,51 +23704,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>končetin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 17.4.2026 1:54:49</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 7.5.2026 17:19:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27404,51 +27404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 17.4.2026 1:54:49</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 7.5.2026 17:19:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28438,51 +28438,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 17.4.2026 1:54:49</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 7.5.2026 17:19:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29477,51 +29477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 75 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 17.4.2026 1:54:49</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 7.5.2026 17:19:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30121,84 +30121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 17.4.2026 1:54:49</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 7.5.2026 17:19:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36E9AD45"/>
+    <w:nsid w:val="3CF449D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30284,51 +30284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7099289E"/>
+    <w:nsid w:val="16F8119F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30414,51 +30414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="01AFE44D"/>
+    <w:nsid w:val="61665BE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30544,51 +30544,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="674CC432"/>
+    <w:nsid w:val="23301400"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30674,51 +30674,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7E869BBD"/>
+    <w:nsid w:val="74EEA8FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>