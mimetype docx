--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R543A2C0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR543A2C0F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR543A2C0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AA07EA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AA07EA2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AA07EA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 7.5.2026 17:19:38</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 28.5.2026 0:11:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 7.5.2026 17:19:38</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 28.5.2026 0:11:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 7.5.2026 17:19:38</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 28.5.2026 0:11:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3787,51 +3787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 7.5.2026 17:19:38</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 28.5.2026 0:11:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12317,51 +12317,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 7.5.2026 17:19:38</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 28.5.2026 0:11:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23704,51 +23704,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>končetin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 7.5.2026 17:19:38</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 28.5.2026 0:11:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27404,51 +27404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 7.5.2026 17:19:38</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 28.5.2026 0:11:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28438,51 +28438,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 7.5.2026 17:19:38</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 28.5.2026 0:11:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29477,51 +29477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 75 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 7.5.2026 17:19:38</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 28.5.2026 0:11:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30121,84 +30121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 7.5.2026 17:19:38</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 28.5.2026 0:11:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3CF449D4"/>
+    <w:nsid w:val="77EC2BA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30284,51 +30284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16F8119F"/>
+    <w:nsid w:val="0F999DAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30414,51 +30414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="61665BE1"/>
+    <w:nsid w:val="58CDBABB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30544,51 +30544,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="23301400"/>
+    <w:nsid w:val="3C839323"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30674,51 +30674,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="74EEA8FA"/>
+    <w:nsid w:val="72CB2289"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>