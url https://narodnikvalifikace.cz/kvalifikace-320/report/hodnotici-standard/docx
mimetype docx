--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AA07EA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AA07EA2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AA07EA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R509CE3FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR509CE3FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR509CE3FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 28.5.2026 0:11:10</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 17.6.2026 9:34:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 28.5.2026 0:11:10</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 17.6.2026 9:34:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 28.5.2026 0:11:10</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 17.6.2026 9:34:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3787,51 +3787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 28.5.2026 0:11:10</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 17.6.2026 9:34:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12317,51 +12317,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 28.5.2026 0:11:10</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 17.6.2026 9:34:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23704,51 +23704,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>končetin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 28.5.2026 0:11:10</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 17.6.2026 9:34:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27404,51 +27404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 28.5.2026 0:11:10</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 17.6.2026 9:34:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28438,51 +28438,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 28.5.2026 0:11:10</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 17.6.2026 9:34:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29477,51 +29477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 75 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 28.5.2026 0:11:10</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 17.6.2026 9:34:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30121,84 +30121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 28.5.2026 0:11:10</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 17.6.2026 9:34:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="77EC2BA0"/>
+    <w:nsid w:val="606F1952"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30284,51 +30284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F999DAE"/>
+    <w:nsid w:val="6F9A82F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30414,51 +30414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="58CDBABB"/>
+    <w:nsid w:val="286D8766"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30544,51 +30544,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3C839323"/>
+    <w:nsid w:val="68912EAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30674,51 +30674,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="72CB2289"/>
+    <w:nsid w:val="18B2E0BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>