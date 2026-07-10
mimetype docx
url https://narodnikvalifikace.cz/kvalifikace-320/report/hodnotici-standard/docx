--- v3 (2026-06-17)
+++ v4 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R509CE3FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR509CE3FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR509CE3FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41D4384A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41D4384A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41D4384A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 17.6.2026 9:34:26</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 10.7.2026 23:30:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 17.6.2026 9:34:26</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 10.7.2026 23:30:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 17.6.2026 9:34:26</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 10.7.2026 23:30:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3787,51 +3787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 17.6.2026 9:34:26</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 10.7.2026 23:30:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12317,51 +12317,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 17.6.2026 9:34:26</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 10.7.2026 23:30:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23704,51 +23704,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>končetin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 17.6.2026 9:34:26</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 10.7.2026 23:30:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27404,51 +27404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 17.6.2026 9:34:26</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 10.7.2026 23:30:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28438,51 +28438,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 17.6.2026 9:34:26</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 10.7.2026 23:30:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29477,51 +29477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 75 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 17.6.2026 9:34:26</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 10.7.2026 23:30:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30121,84 +30121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 17.6.2026 9:34:26</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 10.7.2026 23:30:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="606F1952"/>
+    <w:nsid w:val="4F76539D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30284,51 +30284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F9A82F9"/>
+    <w:nsid w:val="67454C08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30414,51 +30414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="286D8766"/>
+    <w:nsid w:val="403002AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30544,51 +30544,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="68912EAC"/>
+    <w:nsid w:val="3D22454D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30674,51 +30674,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="18B2E0BF"/>
+    <w:nsid w:val="66D7A2C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>