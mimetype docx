--- v4 (2026-07-10)
+++ v5 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41D4384A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41D4384A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41D4384A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7ED24F65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7ED24F65" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7ED24F65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 10.7.2026 23:30:52</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 0:42:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 10.7.2026 23:30:52</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 0:42:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 10.7.2026 23:30:52</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 0:42:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3787,51 +3787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 10.7.2026 23:30:52</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 0:42:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12317,51 +12317,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 10.7.2026 23:30:52</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 0:42:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23704,51 +23704,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>končetin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 10.7.2026 23:30:52</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 0:42:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27404,51 +27404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 10.7.2026 23:30:52</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 0:42:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28438,51 +28438,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 10.7.2026 23:30:52</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 0:42:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29477,51 +29477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 75 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 10.7.2026 23:30:52</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 0:42:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30121,84 +30121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 10.7.2026 23:30:52</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 0:42:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F76539D"/>
+    <w:nsid w:val="389E6FDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30284,51 +30284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67454C08"/>
+    <w:nsid w:val="04AB46C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30414,51 +30414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="403002AA"/>
+    <w:nsid w:val="03FA0053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30544,51 +30544,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3D22454D"/>
+    <w:nsid w:val="34E1C9A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30674,51 +30674,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="66D7A2C7"/>
+    <w:nsid w:val="625773DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>