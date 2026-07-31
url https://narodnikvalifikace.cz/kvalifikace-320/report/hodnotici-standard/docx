--- v5 (2026-07-10)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7ED24F65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7ED24F65" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7ED24F65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72047F87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72047F87" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72047F87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 0:42:09</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 8:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 0:42:09</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 8:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 0:42:09</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 8:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3787,51 +3787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 0:42:09</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 8:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12317,51 +12317,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 0:42:09</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 8:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23704,51 +23704,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>končetin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 0:42:09</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 8:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27404,51 +27404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 0:42:09</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 8:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28438,51 +28438,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 0:42:09</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 8:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29477,51 +29477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 75 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 0:42:09</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 8:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30121,84 +30121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 0:42:09</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 8:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="389E6FDB"/>
+    <w:nsid w:val="6D5DE1C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30284,51 +30284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04AB46C2"/>
+    <w:nsid w:val="39E7F9F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30414,51 +30414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03FA0053"/>
+    <w:nsid w:val="3B90F0F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30544,51 +30544,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="34E1C9A8"/>
+    <w:nsid w:val="11098D55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30674,51 +30674,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="625773DA"/>
+    <w:nsid w:val="38582937"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>