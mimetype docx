--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72047F87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72047F87" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72047F87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57B3792D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57B3792D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57B3792D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 8:08:56</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 11:43:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 8:08:56</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 11:43:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 8:08:56</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 11:43:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3787,51 +3787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 8:08:56</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 11:43:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12317,51 +12317,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 8:08:56</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 11:43:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23704,51 +23704,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>končetin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 8:08:56</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 11:43:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27404,51 +27404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 8:08:56</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 11:43:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28438,51 +28438,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 8:08:56</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 11:43:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29477,51 +29477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 75 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 8:08:56</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 11:43:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30121,84 +30121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 8:08:56</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 11:43:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D5DE1C0"/>
+    <w:nsid w:val="76CAE2BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30284,51 +30284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39E7F9F3"/>
+    <w:nsid w:val="5D817FA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30414,51 +30414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3B90F0F5"/>
+    <w:nsid w:val="58B340C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30544,51 +30544,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="11098D55"/>
+    <w:nsid w:val="78B2F240"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30674,51 +30674,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="38582937"/>
+    <w:nsid w:val="0845B82E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>