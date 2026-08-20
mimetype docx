--- v7 (2026-08-20)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57B3792D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57B3792D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57B3792D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R759DC5FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR759DC5FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR759DC5FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 11:43:19</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 12:36:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 11:43:19</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 12:36:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 11:43:19</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 12:36:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3787,51 +3787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 11:43:19</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 12:36:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12317,51 +12317,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 11:43:19</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 12:36:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23704,51 +23704,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>končetin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 11:43:19</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 12:36:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27404,51 +27404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 11:43:19</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 12:36:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28438,51 +28438,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 11:43:19</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 12:36:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29477,51 +29477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 75 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 11:43:19</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 12:36:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30121,84 +30121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 11:43:19</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 12:36:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="76CAE2BE"/>
+    <w:nsid w:val="341BAFE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30284,51 +30284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D817FA4"/>
+    <w:nsid w:val="16062A38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30414,51 +30414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="58B340C7"/>
+    <w:nsid w:val="49C67F24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30544,51 +30544,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="78B2F240"/>
+    <w:nsid w:val="1B81283E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30674,51 +30674,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0845B82E"/>
+    <w:nsid w:val="64546D14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>