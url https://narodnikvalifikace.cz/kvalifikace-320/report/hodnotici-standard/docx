--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R759DC5FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR759DC5FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR759DC5FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63839DF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63839DF3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63839DF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 12:36:06</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 9.9.2026 19:11:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 12:36:06</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 9.9.2026 19:11:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 12:36:06</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 9.9.2026 19:11:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3787,51 +3787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 12:36:06</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 9.9.2026 19:11:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12317,51 +12317,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 12:36:06</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 9.9.2026 19:11:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23704,51 +23704,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>končetin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 12:36:06</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 9.9.2026 19:11:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27404,51 +27404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 12:36:06</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 9.9.2026 19:11:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28438,51 +28438,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 12:36:06</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 9.9.2026 19:11:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29477,51 +29477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 75 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 12:36:06</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 9.9.2026 19:11:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30121,84 +30121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 12:36:06</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 9.9.2026 19:11:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="341BAFE8"/>
+    <w:nsid w:val="6D97C0C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30284,51 +30284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16062A38"/>
+    <w:nsid w:val="0E133748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30414,51 +30414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="49C67F24"/>
+    <w:nsid w:val="6098A848"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30544,51 +30544,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1B81283E"/>
+    <w:nsid w:val="05292F3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30674,51 +30674,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="64546D14"/>
+    <w:nsid w:val="0CC4C111"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>