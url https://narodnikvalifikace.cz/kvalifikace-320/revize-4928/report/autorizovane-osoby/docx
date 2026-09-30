--- v7 (2026-08-20)
+++ v8 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R495B95CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR495B95CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR495B95CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R179DEC80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR179DEC80" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR179DEC80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 22:51:00</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 30.9.2026 3:43:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dolní Vítkov 69, 46331 Chrastava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 22:51:00</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 30.9.2026 3:43:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3311,51 +3311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hoření 2435/11, 40011 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 22:51:00</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 30.9.2026 3:43:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4467,51 +4467,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12535"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12591"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mostecká  2220/10, 58601 Jihlava</w:t>
+        <w:t>Mostecká 2220/10, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13151"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13207"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
@@ -4700,51 +4700,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Litvínovice 238, 37001 Litvínovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 22:51:00</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 30.9.2026 3:43:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6024,116 +6024,116 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14440"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">alej Svobody  1655/76, 32300 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15001"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15001"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15057"/>
-[...10 lines deleted...]
-        <w:t>Váchová Hana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15057"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vít Pavel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15001"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15001"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15057"/>
-[...10 lines deleted...]
-        <w:t>Nemějice 38, 39843 Slabčice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15057"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Wanklova 1172/4, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 22:51:00</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 30.9.2026 3:43:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6300,419 +6300,365 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vít Pavel</w:t>
+        <w:t>Vysoká škola tělesné výchovy a sportu PALESTRA, spol. s r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Wanklova 1172/4, 77900 Olomouc</w:t>
+        <w:t>Slovačíkova 400/1, 19700 Praha 19 - Kbely</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vysoká škola tělesné výchovy a sportu PALESTRA, spol. s r.o.</w:t>
+        <w:t>Vyšší odborná škola ČUS, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Slovačíkova 400/1, 19700 Praha 19 - Kbely</w:t>
+        <w:t>Zátopkova 100/2, 16017 Praha 6 - Břevnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vyšší odborná škola ČUS, s.r.o.</w:t>
+        <w:t>Vyšší odborná škola zdravotnická a střední zdravotnická škola, Svitavy, Purkyňova 256/9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zátopkova 100/2, 16017 Praha 6 - Břevnov</w:t>
+        <w:t>Purkyňova 256/9, 56802 Svitavy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vyšší odborná škola zdravotnická a střední zdravotnická škola, Svitavy, Purkyňova 256/9</w:t>
+        <w:t>Vyšší odborná škola, Střední škola, Centrum odborné přípravy, Sezimovo Ústí, Budějovická 421</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Purkyňova 256/9, 56802 Svitavy</w:t>
+        <w:t>Budějovická 421, 39102 Sezimovo Ústí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vyšší odborná škola, Střední škola, Centrum odborné přípravy, Sezimovo Ústí, Budějovická 421</w:t>
+        <w:t>Wiltok Marcela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Budějovická 421, 39102 Sezimovo Ústí</w:t>
+        <w:t>Horní Lhota 1009, 74764 Horní Lhota</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5598"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5598"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5654"/>
-[...10 lines deleted...]
-        <w:t>Wiltok Marcela</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5654"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ZÁZRAKY DUŠE s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5598"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5598"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5654"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5654"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Veřovice 653, 74273 Veřovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 22:51:00</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 30.9.2026 3:43:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>