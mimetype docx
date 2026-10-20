--- v8 (2026-09-30)
+++ v9 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R179DEC80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR179DEC80" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR179DEC80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R676DB22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR676DB22" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR676DB22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 30.9.2026 3:43:30</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.10.2026 12:57:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dolní Vítkov 69, 46331 Chrastava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 30.9.2026 3:43:30</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.10.2026 12:57:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3311,51 +3311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hoření 2435/11, 40011 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 30.9.2026 3:43:30</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.10.2026 12:57:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4700,51 +4700,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Litvínovice 238, 37001 Litvínovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 30.9.2026 3:43:30</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.10.2026 12:57:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6089,51 +6089,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Wanklova 1172/4, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 30.9.2026 3:43:30</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.10.2026 12:57:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6614,51 +6614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Veřovice 653, 74273 Veřovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 30.9.2026 3:43:30</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.10.2026 12:57:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>