--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16214C9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16214C9D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16214C9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R82B5C2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR82B5C2A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR82B5C2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 19.4.2026 23:01:21</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:54:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Spojovací 396, 25245 Zvole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 19.4.2026 23:01:21</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:54:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3311,51 +3311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kohoutovická 539/108, 62500 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 19.4.2026 23:01:21</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:54:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4700,51 +4700,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nad Rokoskou 1343/12, 18200 Praha 8 - Libeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 19.4.2026 23:01:21</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:54:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6089,51 +6089,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Wanklova 1172/4, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 19.4.2026 23:01:21</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:54:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6668,51 +6668,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Veřovice 653, 74273 Veřovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 19.4.2026 23:01:21</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:54:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>