--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R82B5C2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR82B5C2A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR82B5C2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A34BA64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A34BA64" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A34BA64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:54:11</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:06:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Spojovací 396, 25245 Zvole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:54:11</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:06:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3311,51 +3311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kohoutovická 539/108, 62500 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:54:11</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:06:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4700,51 +4700,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nad Rokoskou 1343/12, 18200 Praha 8 - Libeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:54:11</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:06:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6089,51 +6089,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Wanklova 1172/4, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:54:11</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:06:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6516,203 +6516,149 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vyšší odborná škola, střední škola, jazyková škola s právem státní jazykové zkoušky, základní škola a mateřská škola MILLS, s.r.o.</w:t>
+        <w:t>Wiltok Marcela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>náměstí 5. května 2/12, 25088 Čelákovice</w:t>
+        <w:t>Horní Lhota 1009, 74764 Horní Lhota</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5598"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5598"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5654"/>
-[...10 lines deleted...]
-        <w:t>Wiltok Marcela</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5654"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ZÁZRAKY DUŠE s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5598"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5598"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5654"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5654"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Veřovice 653, 74273 Veřovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:54:11</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:06:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>