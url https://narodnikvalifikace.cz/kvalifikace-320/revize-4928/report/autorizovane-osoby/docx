--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A34BA64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A34BA64" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A34BA64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30914063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30914063" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30914063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:06:55</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:32:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Spojovací 396, 25245 Zvole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:06:55</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:32:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3311,51 +3311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kohoutovická 539/108, 62500 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:06:55</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:32:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4700,51 +4700,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nad Rokoskou 1343/12, 18200 Praha 8 - Libeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:06:55</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:32:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6089,51 +6089,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Wanklova 1172/4, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:06:55</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:32:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6614,51 +6614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Veřovice 653, 74273 Veřovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:06:55</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:32:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>