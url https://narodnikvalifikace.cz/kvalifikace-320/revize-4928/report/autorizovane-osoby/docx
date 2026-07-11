--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30914063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30914063" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30914063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D2ECF1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D2ECF1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D2ECF1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:32:57</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Spojovací 396, 25245 Zvole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:32:57</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3311,51 +3311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kohoutovická 539/108, 62500 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:32:57</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4700,51 +4700,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nad Rokoskou 1343/12, 18200 Praha 8 - Libeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:32:57</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6089,51 +6089,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Wanklova 1172/4, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:32:57</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6614,51 +6614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Veřovice 653, 74273 Veřovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:32:57</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>