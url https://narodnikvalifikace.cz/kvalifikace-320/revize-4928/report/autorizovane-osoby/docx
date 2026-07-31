--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D2ECF1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D2ECF1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D2ECF1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6ABACB21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6ABACB21" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6ABACB21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:44:11</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Spojovací 396, 25245 Zvole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:44:11</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3311,51 +3311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kohoutovická 539/108, 62500 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:44:11</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4413,51 +4413,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11918"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11974"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Havlíčkova 5627/28b, 58601 Jihlava</w:t>
+        <w:t xml:space="preserve">Mostecká  2220/10, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12535"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12591"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
@@ -4700,51 +4700,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nad Rokoskou 1343/12, 18200 Praha 8 - Libeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:44:11</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6089,51 +6089,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Wanklova 1172/4, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:44:11</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6614,51 +6614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Veřovice 653, 74273 Veřovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:44:11</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>