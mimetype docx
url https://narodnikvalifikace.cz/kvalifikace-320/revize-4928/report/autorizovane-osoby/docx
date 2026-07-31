--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6ABACB21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6ABACB21" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6ABACB21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6ACFC039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6ACFC039" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6ACFC039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:11:35</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:32:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Spojovací 396, 25245 Zvole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:11:35</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:32:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3311,51 +3311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kohoutovická 539/108, 62500 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:11:35</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:32:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4700,51 +4700,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nad Rokoskou 1343/12, 18200 Praha 8 - Libeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:11:35</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:32:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6089,51 +6089,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Wanklova 1172/4, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:11:35</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:32:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6614,51 +6614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Veřovice 653, 74273 Veřovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:11:35</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:32:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>