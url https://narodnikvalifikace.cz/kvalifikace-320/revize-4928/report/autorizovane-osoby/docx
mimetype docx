--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6ACFC039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6ACFC039" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6ACFC039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R495B95CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR495B95CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR495B95CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:32:14</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 22:51:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -507,1304 +507,1304 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2664"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2969"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2969"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3025"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3025"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AGENTURA  AFRODITHÉ, s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2969"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3025"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thámova  402/4, 18600 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3355"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3411"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>agentura RAFAEL s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3355"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3411"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Varšavská 1168/13, 36001 Karlovy Vary</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3971"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4027"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Aktivní život od A do Z, z.s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2969"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3971"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3025"/>
-[...10 lines deleted...]
-        <w:t>Varšavská 1168/13, 36001 Karlovy Vary</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4027"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Porubská 1430, 73514 Orlová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3586"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4357"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3642"/>
-[...10 lines deleted...]
-        <w:t>Aktivní život od A do Z, z.s.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4413"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Bartošík Jiří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3586"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4357"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3642"/>
-[...10 lines deleted...]
-        <w:t>Porubská 1430, 73514 Orlová</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4413"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kubova Huť 11, 38501 Vimperk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3971"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4974"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4027"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Bartošík Jiří</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5030"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Batˇha  Daniel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3971"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4974"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4027"/>
-[...10 lines deleted...]
-        <w:t>Kubova Huť 11, 38501 Vimperk</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5030"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kovářovická 62, 25167 Pyšely</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4588"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5360"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4644"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Batˇha  Daniel</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5416"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bečka Jiří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4588"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5360"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4644"/>
-[...10 lines deleted...]
-        <w:t>Kovářovická 62, 25167 Pyšely</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5416"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>K Parku 218, 53352 Staré Hradiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4974"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5976"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5030"/>
-[...10 lines deleted...]
-        <w:t>Bečka Jiří</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6032"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Behr Franz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4974"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5976"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5030"/>
-[...10 lines deleted...]
-        <w:t>K Parku 218, 53352 Staré Hradiště</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6032"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sluneční stráň 861/7, 46015 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5590"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6593"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5646"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Behr Franz</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6649"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>BEN&amp;GASTON s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5590"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6593"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5646"/>
-[...10 lines deleted...]
-        <w:t>Sluneční stráň 861/7, 46015 Liberec</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6649"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kokořínská 187/31, 18200 Praha 8 - Karlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6207"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7209"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6263"/>
-[...10 lines deleted...]
-        <w:t>BEN&amp;GASTON s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7265"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Beneš Milan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6207"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7209"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6263"/>
-[...10 lines deleted...]
-        <w:t>Kokořínská 187/31, 18200 Praha 8 - Karlín</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7265"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lesanka 163/46, 30100 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6823"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7595"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6879"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Beneš Milan</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7651"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bidmonová Barbora DiS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6823"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7595"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6879"/>
-[...10 lines deleted...]
-        <w:t>Lesanka 163/46, 30100 Plzeň</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7651"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na kratinách  44, 53352 Staré Hradiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7209"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8212"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7265"/>
-[...10 lines deleted...]
-        <w:t>Bidmonová Barbora DiS.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8268"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Císařová Jarmila</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7209"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8212"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7265"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Na kratinách  44, 53352 Staré Hradiště</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8268"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nedbalova 952/1, 46312 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7826"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8828"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7882"/>
-[...10 lines deleted...]
-        <w:t>Bc. Císařová Jarmila</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8884"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>CLINIC &amp; BEAUTY studio s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7826"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8828"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7882"/>
-[...10 lines deleted...]
-        <w:t>Nedbalova 952/1, 46312 Liberec</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8884"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na rozdílu 2024/44, 16000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8442"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9445"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8498"/>
-[...10 lines deleted...]
-        <w:t>CLINIC &amp; BEAUTY studio s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9501"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bc. Čechová  Nikola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8442"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9445"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8498"/>
-[...10 lines deleted...]
-        <w:t>Na rozdílu 2024/44, 16000 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9501"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sv.Vojtěcha  139, 28401 Kutná Hora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9059"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10061"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9115"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Bc. Čechová  Nikola</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10117"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Československá SinoBiologická společnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9059"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10061"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9115"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Sv.Vojtěcha  139, 28401 Kutná Hora</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10117"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Revoluční 1202/20, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9675"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10678"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9731"/>
-[...10 lines deleted...]
-        <w:t>Československá SinoBiologická společnost</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10734"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dexter Therapy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9675"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10678"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9731"/>
-[...10 lines deleted...]
-        <w:t>Revoluční 1202/20, 11000 Praha 1</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10734"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Žitomírská 580/40, 10100 Praha 10 - Vršovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10292"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11294"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10348"/>
-[...10 lines deleted...]
-        <w:t>Dexter Therapy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11350"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dr.nek s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10292"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11294"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10348"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11350"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Rodopská 3150/7, 14300 Praha</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Erbenova 619/32, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11911"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11967"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dragounová Petra</w:t>
+        <w:t>Dragounová Aneta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11911"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11967"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Erbenova 619/32, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12296"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12296"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12352"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12352"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dragounová Petra</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12296"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12352"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Erbenova 619/32, 39701 Písek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12682"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12738"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>DTO CZ, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12682"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12738"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mariánské náměstí 480/5, 70900 Ostrava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13299"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13355"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dürichová Elena</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12296"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12352"/>
-[...10 lines deleted...]
-        <w:t>Mariánské náměstí 480/5, 70900 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13355"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Krouského 431/8, 29471 Benátky nad Jizerou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12913"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13915"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12969"/>
-[...10 lines deleted...]
-        <w:t>Dürichová Elena</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13971"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EduSpa College s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12913"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13915"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12969"/>
-[...10 lines deleted...]
-        <w:t>Krouského 431/8, 29471 Benátky nad Jizerou</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13971"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vybíralova 933/21, 19800 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13529"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14532"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13585"/>
-[...10 lines deleted...]
-        <w:t>EduSpa College s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14588"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>PaedDr. Fňukal Zdeněk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13529"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14532"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13585"/>
-[...10 lines deleted...]
-        <w:t>Vybíralova 933/21, 19800 Praha 9</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14588"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Březí nad Oslavou 21, 59214 Březí nad Oslavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14146"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15148"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14202"/>
-[...10 lines deleted...]
-        <w:t>PaedDr. Fňukal Zdeněk</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15204"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Bc. Hájková Marcela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14146"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15148"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14202"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15204"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dolní Vítkov 69, 46331 Chrastava</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Spojovací 396, 25245 Zvole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:32:14</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 22:51:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1971,1391 +1971,1391 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Havelková Darja</w:t>
+        <w:t>MUDr. Hájková Soňa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Spojovací 396, 25245 Zvole</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2901"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2957"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Havelková Darja</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2901"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2957"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Nepomuk 24, 26242 Nepomuk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3287"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3343"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Honsová Hana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3287"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3343"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střížovice 252, 40010 Chlumec</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2901"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2957"/>
-[...10 lines deleted...]
-        <w:t>Honsová Hana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3960"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Horáčková Kováříková Jaroslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2901"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2957"/>
-[...10 lines deleted...]
-        <w:t>Střížovice 252, 40010 Chlumec</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3960"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>17. listopadu 456, 79070 Javorník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Horáčková Kováříková Jaroslava</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Chválová Blanka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>17. listopadu 456, 79070 Javorník</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jedlová 220, 33011 Třemošná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4906"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Chválová Blanka</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4962"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>IMPROVE ACADEMY s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4906"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Jedlová 220, 33011 Třemošná</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4962"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za Strahovem 392/76, 16900 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5523"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
-[...10 lines deleted...]
-        <w:t>IMPROVE ACADEMY s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5579"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>INPROV, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5523"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
-[...10 lines deleted...]
-        <w:t>Za Strahovem 392/76, 16900 Praha</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5579"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Čichnova 982/23, 62400 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5909"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t>INPROV, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5965"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>International Medical Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5909"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t>Čichnova 982/23, 62400 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5965"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>U Mlýnského kanálu 696/4, 18600 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5523"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6525"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5579"/>
-[...10 lines deleted...]
-        <w:t>International Medical Academy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6581"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>IPREA s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5523"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6525"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5579"/>
-[...10 lines deleted...]
-        <w:t>U Mlýnského kanálu 696/4, 18600 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6581"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ovocný trh 587/14, 11000 Praha 1 - Staré Město</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6139"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7142"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6195"/>
-[...10 lines deleted...]
-        <w:t>IPREA s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7198"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Jalamudisová Veronika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6139"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7142"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6195"/>
-[...10 lines deleted...]
-        <w:t>Ovocný trh 587/14, 11000 Praha 1 - Staré Město</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7198"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stará 2470/43, 40011 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6756"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6812"/>
-[...10 lines deleted...]
-        <w:t>Bc. Jalamudisová Veronika</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7814"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>PhDr. Janásek Antonín DiS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6756"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6812"/>
-[...10 lines deleted...]
-        <w:t>Stará 2470/43, 40011 Ústí nad Labem</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7814"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lipník nad Bečvou VI-Loučka 92, 75131 Lipník nad Bečvou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7372"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7428"/>
-[...10 lines deleted...]
-        <w:t>PhDr. Janásek Antonín DiS.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8431"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jihočeská univerzita v Českých Budějovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7372"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7428"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8431"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Branišovská 1645/31a, 37005 České Budějovice</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Bezová 91/6, 31800 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8991"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9047"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Khasianevich Natallia</w:t>
+        <w:t>Bc. Kašparová Jana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8991"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9047"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Bezová 91/6, 31800 Plzeň</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9377"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9433"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Khasianevich Natallia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9377"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9433"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Fričova 2502/7a, 12000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9763"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9819"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Klečková Monika</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9763"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9819"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výškovická 636/194, 70030 Ostrava - Výškovice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9377"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10379"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9433"/>
-[...10 lines deleted...]
-        <w:t>Bc. Klečková Monika</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10435"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Klimešová Jana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9377"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10379"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9433"/>
-[...10 lines deleted...]
-        <w:t>Výškovická 636/194, 70030 Ostrava - Výškovice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10435"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Husova 540, 66461 Rajhrad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9993"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10765"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10049"/>
-[...10 lines deleted...]
-        <w:t>Klimešová Jana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10821"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Knittlová Jana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9993"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10765"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10049"/>
-[...10 lines deleted...]
-        <w:t>Husova 540, 66461 Rajhrad</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10821"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Litovelská 100/19, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10379"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11382"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10435"/>
-[...10 lines deleted...]
-        <w:t>Knittlová Jana</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11438"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Koblihová Knittlová Tereza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10379"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11382"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10435"/>
-[...10 lines deleted...]
-        <w:t>Litovelská 100/19, 77900 Olomouc</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11438"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kožušany 16, 78375 Kožušany-Tážaly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10996"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11998"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11052"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Koblihová Knittlová Tereza</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12054"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Kolář Jan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10996"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11998"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11052"/>
-[...10 lines deleted...]
-        <w:t>Kožušany 16, 78375 Kožušany-Tážaly</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12054"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Masarykova 381, 33901 Klatovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11612"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12615"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11668"/>
-[...10 lines deleted...]
-        <w:t>Ing. Kolář Jan</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12671"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kondakov Andrii</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11612"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12615"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11668"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12671"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">V Kněžívce  575, 25267 Tuchoměřice</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>69651 Kostelec 95,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13231"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13287"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Konečný Timotheus</w:t>
+        <w:t>Konečná Jana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13231"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13287"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>69651 Kostelec 95,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13617"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13617"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13673"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13673"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Konečný Timotheus</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13617"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13673"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>69651 Kostelec 95,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14003"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14059"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kosmetický institut s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14003"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14059"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Úprkova 32/50, 50009 Hradec Králové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14619"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14675"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Krásná Věra</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13617"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14619"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13673"/>
-[...10 lines deleted...]
-        <w:t>Úprkova 32/50, 50009 Hradec Králové</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14675"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Čenkov 126, 26223 Čenkov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14234"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15005"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14290"/>
-[...10 lines deleted...]
-        <w:t>Krásná Věra</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15061"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Krautová Anna Lou Longyapon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14234"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15005"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14290"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15061"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hoření 2435/11, 40011 Ústí nad Labem</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Kohoutovická 539/108, 62500 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:32:14</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 22:51:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3522,1229 +3522,1229 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MANOV s.r.o.</w:t>
+        <w:t>Lišková Kamila</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
+        <w:t>Kohoutovická 539/108, 62500 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MAONEL s.r.o.</w:t>
+        <w:t>MANOV s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Na chvalce 2049/11, 19300 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MAONEL s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Sokolovská 1109/86, 32300 Plzeň - Bolevec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MASEA, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Letná 278/23, 46001 Liberec</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Pod Zámečkem 292/74, 50006 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MedicPoint EMS z.s.</w:t>
+        <w:t>MUDr. Medek Vladimír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurzova 2222/16, 15500 Praha 5 - Stodůlky</w:t>
+        <w:t>Pod Zámečkem 292/74, 50006 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Melicharová Jitka</w:t>
+        <w:t>MedicPoint EMS z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plk. B. Petroviče 1023, 26301 Dobříš</w:t>
+        <w:t>Kurzova 2222/16, 15500 Praha 5 - Stodůlky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MINALT s.r.o.</w:t>
+        <w:t>Melicharová Jitka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Třebovická 5080/41, 72200 Ostrava</w:t>
+        <w:t>Plk. B. Petroviče 1023, 26301 Dobříš</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6656"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nábělková Pavla</w:t>
+        <w:t>MINALT s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6656"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Loučany 698, 78344 Náměšť na Hané</w:t>
+        <w:t>Třebovická 5080/41, 72200 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7217"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7273"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bc.  Nagyová Jitka DiS.</w:t>
+        <w:t>Nábělková Pavla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7217"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7273"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Loučany 698, 78344 Náměšť na Hané</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7833"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7889"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bc.  Nagyová Jitka DiS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7833"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7889"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Na Beránku IV 237, 25225 Ořech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P17"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8450"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8506"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nováková Eva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P19"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8450"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8506"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Láně 325, 68754 Bánov</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Amforova 1923/3, 15500 Praha 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Procházková Marie</w:t>
+        <w:t>Mgr. Olejníková Dana MBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obránců míru 486/26, 67401 Třebíč</w:t>
+        <w:t>Amforova 1923/3, 15500 Praha 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>PYXIS WORK s.r.o.</w:t>
+        <w:t>Bc. Procházková Marie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drážďanská 175/143, 40007 Ústí nad Labem</w:t>
+        <w:t>Obránců míru 486/26, 67401 Třebíč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REFIT SH s.r.o.</w:t>
+        <w:t>PYXIS WORK s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>V Holešovičkách 1578/22, 18000 Praha 8</w:t>
+        <w:t>Drážďanská 175/143, 40007 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10685"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10741"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Remešová Mária</w:t>
+        <w:t>REFIT SH s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10685"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10741"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Heydukova 50/6, 77900 Olomouc</w:t>
+        <w:t>V Holešovičkách 1578/22, 18000 Praha 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11302"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11358"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Richter Martin</w:t>
+        <w:t>Ing. Remešová Mária</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11302"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11358"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kosmonautů 1580, 58301 Chotěboř</w:t>
+        <w:t>Heydukova 50/6, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11918"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11974"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Royal Academy s.r.o.</w:t>
+        <w:t>Mgr. Richter Martin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11918"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11974"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mostecká  2220/10, 58601 Jihlava</w:t>
+        <w:t>Kosmonautů 1580, 58301 Chotěboř</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12535"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12591"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Růžičková Romana</w:t>
+        <w:t>Royal Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12535"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12591"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Uhříněveská 2276/41, 10000 Praha 10</w:t>
+        <w:t xml:space="preserve">Mostecká  2220/10, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13151"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13207"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>SALON PRETTY, s.r.o.</w:t>
+        <w:t>Růžičková Romana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13151"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13207"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
+        <w:t>Uhříněveská 2276/41, 10000 Praha 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13768"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13824"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>SAREMA LIBEREC s.r.o.</w:t>
+        <w:t>SALON PRETTY, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13768"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13824"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Voroněžská 1329/13, 46001 Liberec</w:t>
+        <w:t>Jiráskova 279, 25169 Velké Popovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14384"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14440"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Scheichlová Vendula</w:t>
+        <w:t>SAREMA LIBEREC s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14384"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14440"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Litvínovice 238, 37001 Litvínovice</w:t>
+        <w:t>Voroněžská 1329/13, 46001 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15001"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15057"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MUDr. Smíšková Kateřina</w:t>
+        <w:t>Mgr. Scheichlová Vendula</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15001"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15057"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nad Rokoskou 1343/12, 18200 Praha 8 - Libeň</w:t>
+        <w:t>Litvínovice 238, 37001 Litvínovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:32:14</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 22:51:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4911,1229 +4911,1229 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>SŠ, ZŠ a MŠ, prof. V. Vejdovského, Olomouc - Hejčín, Tomkova 411/42, 779 00 Olomouc</w:t>
+        <w:t>MUDr. Smíšková Kateřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tomkova 411/42, 77900 Olomouc</w:t>
+        <w:t>Nad Rokoskou 1343/12, 18200 Praha 8 - Libeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Stašová Alice</w:t>
+        <w:t>SŠ, ZŠ a MŠ, prof. V. Vejdovského, Olomouc - Hejčín, Tomkova 411/42, 779 00 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Kapli 1622, 76361 Napajedla</w:t>
+        <w:t>Tomkova 411/42, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola Hranice, školská právnická osoba</w:t>
+        <w:t>Mgr. Stašová Alice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jaselská 832, 75301 Hranice - Hranice I-Město</w:t>
+        <w:t>Na Kapli 1622, 76361 Napajedla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborné učiliště DAKOL, s.r.o.</w:t>
+        <w:t>Střední odborná škola Hranice, školská právnická osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Petrovice u Karviné  570, 73572 Petrovice u Karviné</w:t>
+        <w:t>Jaselská 832, 75301 Hranice - Hranice I-Město</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
+        <w:t>Střední odborné učiliště DAKOL, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
+        <w:t xml:space="preserve">Petrovice u Karviné  570, 73572 Petrovice u Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5598"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5654"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola Pohoda s.r.o.</w:t>
+        <w:t>Střední škola obchodní a služeb SČMSD, Polička, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5598"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5654"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Nám. B. Martinů 95, 57201 Polička</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6214"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6270"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola Pohoda s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6214"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6270"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6831"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6887"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola služeb a podnikání, Ostrava-Poruba, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6831"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6887"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Příčná 1108/1, 70800 Ostrava</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Jeremenkova 754 2, 70300 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7217"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7273"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední zdravotnická škola Kroměříž</w:t>
+        <w:t>Střední zdravotnická škola a Vyšší odborná škola zdravotnická, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7217"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7273"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Albertova 4261/25A, 76701 Kroměříž</w:t>
+        <w:t>Jeremenkova 754 2, 70300 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7889"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Synková Miroslava</w:t>
+        <w:t>Střední zdravotnická škola Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7889"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
+        <w:t>Albertova 4261/25A, 76701 Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8450"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8506"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>JUDr. Mgr. et Mgr. PhDr. Šimáček Roman MBA , LL.M.</w:t>
+        <w:t>Bc. Synková Miroslava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8450"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8506"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Teyschlova 1124/29, 63500 Brno</w:t>
+        <w:t>Hartmanice 109, 56992 Hartmanice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9066"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9122"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>PaedDr. Škorpík Pavel</w:t>
+        <w:t>JUDr. Mgr. et Mgr. PhDr. Šimáček Roman MBA , LL.M.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9066"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9122"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kaštanová 135, 67521 Přibyslavice</w:t>
+        <w:t>Teyschlova 1124/29, 63500 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9683"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9739"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štěpánková Lenka</w:t>
+        <w:t>PaedDr. Škorpík Pavel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9683"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9739"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Duk. hrdinů 527/19, 40010 Ústí nad Labem</w:t>
+        <w:t>Kaštanová 135, 67521 Přibyslavice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10299"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10355"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štetinová Iveta</w:t>
+        <w:t>Štěpánková Lenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10299"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10355"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Duk. hrdinů 527/19, 40010 Ústí nad Labem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10916"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10972"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Štetinová Iveta</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10916"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10972"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Družstevní 687/35, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11532"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11588"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bc. Šuhájková Zuzana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11532"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11588"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Perky 14, 39468 Žirovnice</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Studentská 1402/2, 46117 Liberec I</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11918"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11974"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>The one wellness s.r.o.</w:t>
+        <w:t>Technická univerzita v Liberci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11918"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11974"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Národní obrany  34, 16000 Praha 6</w:t>
+        <w:t>Studentská 1402/2, 46117 Liberec I</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12535"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12591"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tobyšková Magdalena</w:t>
+        <w:t>The one wellness s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12535"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12591"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dobřejovická 385, 25243 Průhonice</w:t>
+        <w:t xml:space="preserve">Národní obrany  34, 16000 Praha 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13151"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13207"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>PhDr. Uhlíř Petr Ph.D.</w:t>
+        <w:t>Tobyšková Magdalena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13151"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13207"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>gen. Píky 300/12, 77900 Olomouc</w:t>
+        <w:t>Dobřejovická 385, 25243 Průhonice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13768"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13824"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Univerzita Karlova, Lékařská fakulta v Plzni</w:t>
+        <w:t>PhDr. Uhlíř Petr Ph.D.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13768"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13824"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>gen. Píky 300/12, 77900 Olomouc</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14384"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14440"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Univerzita Karlova, Lékařská fakulta v Plzni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14384"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14440"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">alej Svobody  1655/76, 32300 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15001"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15057"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Váchová Hana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15001"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15057"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nemějice 38, 39843 Slabčice</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Wanklova 1172/4, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:32:14</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 22:51:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6300,365 +6300,419 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vysoká škola tělesné výchovy a sportu PALESTRA, spol. s r.o.</w:t>
+        <w:t>Vít Pavel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Slovačíkova 400/1, 19700 Praha 19 - Kbely</w:t>
+        <w:t>Wanklova 1172/4, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vyšší odborná škola ČUS, s.r.o.</w:t>
+        <w:t>Vysoká škola tělesné výchovy a sportu PALESTRA, spol. s r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zátopkova 100/2, 16017 Praha 6 - Břevnov</w:t>
+        <w:t>Slovačíkova 400/1, 19700 Praha 19 - Kbely</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vyšší odborná škola zdravotnická a střední zdravotnická škola, Svitavy, Purkyňova 256/9</w:t>
+        <w:t>Vyšší odborná škola ČUS, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Purkyňova 256/9, 56802 Svitavy</w:t>
+        <w:t>Zátopkova 100/2, 16017 Praha 6 - Břevnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vyšší odborná škola, Střední škola, Centrum odborné přípravy, Sezimovo Ústí, Budějovická 421</w:t>
+        <w:t>Vyšší odborná škola zdravotnická a střední zdravotnická škola, Svitavy, Purkyňova 256/9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Budějovická 421, 39102 Sezimovo Ústí</w:t>
+        <w:t>Purkyňova 256/9, 56802 Svitavy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Wiltok Marcela</w:t>
+        <w:t>Vyšší odborná škola, Střední škola, Centrum odborné přípravy, Sezimovo Ústí, Budějovická 421</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Budějovická 421, 39102 Sezimovo Ústí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5598"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5654"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Wiltok Marcela</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5598"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5654"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Horní Lhota 1009, 74764 Horní Lhota</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P17"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6214"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6270"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ZÁZRAKY DUŠE s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P19"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6214"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6270"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Veřovice 653, 74273 Veřovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:32:14</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 22:51:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>