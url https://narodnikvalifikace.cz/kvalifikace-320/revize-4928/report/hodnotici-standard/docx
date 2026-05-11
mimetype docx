--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55428CDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55428CDB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55428CDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F0ECB4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F0ECB4D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F0ECB4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 19.4.2026 23:02:33</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 19.4.2026 23:02:33</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 19.4.2026 23:02:33</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3787,51 +3787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 19.4.2026 23:02:33</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12317,51 +12317,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 19.4.2026 23:02:33</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23704,51 +23704,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>končetin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 19.4.2026 23:02:33</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27404,51 +27404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 19.4.2026 23:02:33</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28438,51 +28438,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 19.4.2026 23:02:33</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29477,51 +29477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 75 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 19.4.2026 23:02:33</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30121,84 +30121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 19.4.2026 23:02:33</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2C8189C5"/>
+    <w:nsid w:val="46A3C4FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30284,51 +30284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="001618EC"/>
+    <w:nsid w:val="65985296"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30414,51 +30414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06A9F113"/>
+    <w:nsid w:val="4252D31A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30544,51 +30544,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="70F55F05"/>
+    <w:nsid w:val="5C0E8250"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30674,51 +30674,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="49EFB976"/>
+    <w:nsid w:val="36309D40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>