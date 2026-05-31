--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F0ECB4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F0ECB4D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F0ECB4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24971998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24971998" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24971998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:55:14</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:55:14</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:55:14</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3787,51 +3787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:55:14</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12317,51 +12317,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:55:14</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23704,51 +23704,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>končetin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:55:14</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27404,51 +27404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:55:14</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28438,51 +28438,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:55:14</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29477,51 +29477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 75 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:55:14</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30121,84 +30121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.5.2026 5:55:14</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="46A3C4FD"/>
+    <w:nsid w:val="57C15961"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30284,51 +30284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65985296"/>
+    <w:nsid w:val="12F84ED1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30414,51 +30414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4252D31A"/>
+    <w:nsid w:val="1B72585C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30544,51 +30544,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5C0E8250"/>
+    <w:nsid w:val="5118F87E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30674,51 +30674,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="36309D40"/>
+    <w:nsid w:val="00F7D3CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>