--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24971998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24971998" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24971998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37FD2680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37FD2680" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37FD2680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:07:43</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:35:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:07:43</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:35:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:07:43</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:35:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3787,51 +3787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:07:43</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:35:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12317,51 +12317,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:07:43</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:35:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23704,51 +23704,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>končetin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:07:43</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:35:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27404,51 +27404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:07:43</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:35:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28438,51 +28438,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:07:43</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:35:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29477,51 +29477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 75 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:07:43</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:35:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30121,84 +30121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.5.2026 9:07:43</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:35:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="57C15961"/>
+    <w:nsid w:val="6C621ADD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30284,51 +30284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12F84ED1"/>
+    <w:nsid w:val="0CA7DD93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30414,51 +30414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B72585C"/>
+    <w:nsid w:val="65B9BC54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30544,51 +30544,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5118F87E"/>
+    <w:nsid w:val="13DCF3B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30674,51 +30674,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="00F7D3CC"/>
+    <w:nsid w:val="48969D9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>