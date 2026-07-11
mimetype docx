--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37FD2680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37FD2680" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37FD2680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4936E829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4936E829" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4936E829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:35:15</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:46:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:35:15</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:46:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:35:15</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:46:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3787,51 +3787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:35:15</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:46:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12317,51 +12317,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:35:15</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:46:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23704,51 +23704,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>končetin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:35:15</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:46:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27404,51 +27404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:35:15</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:46:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28438,51 +28438,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:35:15</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:46:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29477,51 +29477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 75 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:35:15</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:46:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30121,84 +30121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.6.2026 21:35:15</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:46:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6C621ADD"/>
+    <w:nsid w:val="083F0C37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30284,51 +30284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CA7DD93"/>
+    <w:nsid w:val="7FEE8AE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30414,51 +30414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65B9BC54"/>
+    <w:nsid w:val="48F5E9B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30544,51 +30544,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="13DCF3B9"/>
+    <w:nsid w:val="2645BF36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30674,51 +30674,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="48969D9D"/>
+    <w:nsid w:val="265D11FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>