--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4936E829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4936E829" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4936E829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14415AA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14415AA2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14415AA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:46:24</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:27:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:46:24</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:27:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:46:24</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:27:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3787,51 +3787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:46:24</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:27:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12317,51 +12317,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:46:24</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:27:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23704,51 +23704,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>končetin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:46:24</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:27:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27404,51 +27404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:46:24</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:27:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28438,51 +28438,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:46:24</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:27:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29477,51 +29477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 75 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:46:24</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:27:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30121,84 +30121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 11.7.2026 3:46:24</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:27:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="083F0C37"/>
+    <w:nsid w:val="139866DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30284,51 +30284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FEE8AE2"/>
+    <w:nsid w:val="4B9A0608"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30414,51 +30414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48F5E9B1"/>
+    <w:nsid w:val="42890C0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30544,51 +30544,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2645BF36"/>
+    <w:nsid w:val="317CC2D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30674,51 +30674,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="265D11FE"/>
+    <w:nsid w:val="436BE83F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>