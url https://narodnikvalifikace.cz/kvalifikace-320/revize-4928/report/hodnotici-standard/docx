--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14415AA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14415AA2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14415AA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E19FDD5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E19FDD5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E19FDD5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:27:00</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:33:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:27:00</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:33:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:27:00</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:33:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3787,51 +3787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:27:00</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:33:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12317,51 +12317,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:27:00</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:33:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23704,51 +23704,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>končetin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:27:00</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:33:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27404,51 +27404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:27:00</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:33:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28438,51 +28438,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:27:00</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:33:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29477,51 +29477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 75 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:27:00</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:33:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30121,84 +30121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:27:00</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:33:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="139866DB"/>
+    <w:nsid w:val="4695C38E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30284,51 +30284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B9A0608"/>
+    <w:nsid w:val="086170FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30414,51 +30414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="42890C0F"/>
+    <w:nsid w:val="592141F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30544,51 +30544,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="317CC2D7"/>
+    <w:nsid w:val="67ADF408"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30674,51 +30674,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="436BE83F"/>
+    <w:nsid w:val="7307EEC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>