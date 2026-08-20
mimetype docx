--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E19FDD5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E19FDD5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E19FDD5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28FB0131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28FB0131" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28FB0131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:33:23</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 19:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:33:23</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 19:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:33:23</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 19:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3787,51 +3787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:33:23</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 19:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12317,51 +12317,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:33:23</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 19:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23704,51 +23704,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>končetin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:33:23</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 19:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27404,51 +27404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:33:23</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 19:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28438,51 +28438,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:33:23</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 19:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29477,51 +29477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 75 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:33:23</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 19:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30121,84 +30121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 31.7.2026 16:33:23</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 19:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4695C38E"/>
+    <w:nsid w:val="1ADD9A3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30284,51 +30284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="086170FB"/>
+    <w:nsid w:val="29B75E80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30414,51 +30414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="592141F2"/>
+    <w:nsid w:val="43F42EAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30544,51 +30544,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="67ADF408"/>
+    <w:nsid w:val="31D80AAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30674,51 +30674,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7307EEC5"/>
+    <w:nsid w:val="3868BEAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>