--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28FB0131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28FB0131" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28FB0131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39556839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39556839" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39556839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 19:56:57</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 9.9.2026 22:50:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 19:56:57</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 9.9.2026 22:50:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 19:56:57</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 9.9.2026 22:50:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3787,51 +3787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 19:56:57</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 9.9.2026 22:50:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12317,51 +12317,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 19:56:57</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 9.9.2026 22:50:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23704,51 +23704,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>končetin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 19:56:57</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 9.9.2026 22:50:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27404,51 +27404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 19:56:57</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 9.9.2026 22:50:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28438,51 +28438,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 19:56:57</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 9.9.2026 22:50:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29477,51 +29477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 75 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 19:56:57</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 9.9.2026 22:50:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30121,84 +30121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rekondiční a sportovní masér/masérka, 20.8.2026 19:56:57</w:t>
+        <w:t>Rekondiční a sportovní masér/masérka, 9.9.2026 22:50:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1ADD9A3E"/>
+    <w:nsid w:val="4DC35C8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30284,51 +30284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29B75E80"/>
+    <w:nsid w:val="58D1BCCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30414,51 +30414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="43F42EAB"/>
+    <w:nsid w:val="69768EBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30544,51 +30544,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="31D80AAA"/>
+    <w:nsid w:val="7C677C19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30674,51 +30674,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3868BEAF"/>
+    <w:nsid w:val="062194A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>