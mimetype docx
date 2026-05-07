--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44970E2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44970E2B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44970E2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6354164E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6354164E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6354164E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.4.2026 4:37:47</w:t>
+        <w:t>Poříčný, 7.5.2026 18:45:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.4.2026 4:37:47</w:t>
+        <w:t>Poříčný, 7.5.2026 18:45:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3856,51 +3856,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.4.2026 4:37:47</w:t>
+        <w:t>Poříčný, 7.5.2026 18:45:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5219,51 +5219,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.4.2026 4:37:47</w:t>
+        <w:t>Poříčný, 7.5.2026 18:45:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6690,51 +6690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.4.2026 4:37:47</w:t>
+        <w:t>Poříčný, 7.5.2026 18:45:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7533,51 +7533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.4.2026 4:37:47</w:t>
+        <w:t>Poříčný, 7.5.2026 18:45:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8759,51 +8759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.4.2026 4:37:47</w:t>
+        <w:t>Poříčný, 7.5.2026 18:45:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9913,51 +9913,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství ČR, www.eagri.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.4.2026 4:37:47</w:t>
+        <w:t>Poříčný, 7.5.2026 18:45:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10775,51 +10775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.4.2026 4:37:47</w:t>
+        <w:t>Poříčný, 7.5.2026 18:45:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11348,84 +11348,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.4.2026 4:37:47</w:t>
+        <w:t>Poříčný, 7.5.2026 18:45:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2405BAAA"/>
+    <w:nsid w:val="62FCC0D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11511,51 +11511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C67EC54"/>
+    <w:nsid w:val="41ED766F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11641,51 +11641,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5E0777E2"/>
+    <w:nsid w:val="0339B429"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>