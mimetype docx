--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6354164E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6354164E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6354164E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3590517B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3590517B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3590517B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 7.5.2026 18:45:54</w:t>
+        <w:t>Poříčný, 28.5.2026 3:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 7.5.2026 18:45:54</w:t>
+        <w:t>Poříčný, 28.5.2026 3:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3856,51 +3856,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 7.5.2026 18:45:54</w:t>
+        <w:t>Poříčný, 28.5.2026 3:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5219,51 +5219,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 7.5.2026 18:45:54</w:t>
+        <w:t>Poříčný, 28.5.2026 3:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6690,51 +6690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 7.5.2026 18:45:54</w:t>
+        <w:t>Poříčný, 28.5.2026 3:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7533,51 +7533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 7.5.2026 18:45:54</w:t>
+        <w:t>Poříčný, 28.5.2026 3:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8759,51 +8759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 7.5.2026 18:45:54</w:t>
+        <w:t>Poříčný, 28.5.2026 3:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9913,51 +9913,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství ČR, www.eagri.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 7.5.2026 18:45:54</w:t>
+        <w:t>Poříčný, 28.5.2026 3:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10775,51 +10775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 7.5.2026 18:45:54</w:t>
+        <w:t>Poříčný, 28.5.2026 3:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11348,84 +11348,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 7.5.2026 18:45:54</w:t>
+        <w:t>Poříčný, 28.5.2026 3:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="62FCC0D4"/>
+    <w:nsid w:val="7CBD00F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11511,51 +11511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41ED766F"/>
+    <w:nsid w:val="1B6DF0CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11641,51 +11641,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0339B429"/>
+    <w:nsid w:val="1625FE15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>