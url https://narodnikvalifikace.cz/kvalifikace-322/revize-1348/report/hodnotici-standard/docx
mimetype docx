--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3590517B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3590517B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3590517B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52F2D7D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52F2D7D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52F2D7D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 28.5.2026 3:20:48</w:t>
+        <w:t>Poříčný, 28.5.2026 5:20:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 28.5.2026 3:20:48</w:t>
+        <w:t>Poříčný, 28.5.2026 5:20:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3856,51 +3856,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 28.5.2026 3:20:48</w:t>
+        <w:t>Poříčný, 28.5.2026 5:20:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5219,51 +5219,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 28.5.2026 3:20:48</w:t>
+        <w:t>Poříčný, 28.5.2026 5:20:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6690,51 +6690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 28.5.2026 3:20:48</w:t>
+        <w:t>Poříčný, 28.5.2026 5:20:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7533,51 +7533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 28.5.2026 3:20:48</w:t>
+        <w:t>Poříčný, 28.5.2026 5:20:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8759,51 +8759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 28.5.2026 3:20:48</w:t>
+        <w:t>Poříčný, 28.5.2026 5:20:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9913,51 +9913,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství ČR, www.eagri.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 28.5.2026 3:20:48</w:t>
+        <w:t>Poříčný, 28.5.2026 5:20:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10775,51 +10775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 28.5.2026 3:20:48</w:t>
+        <w:t>Poříčný, 28.5.2026 5:20:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11348,84 +11348,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 28.5.2026 3:20:48</w:t>
+        <w:t>Poříčný, 28.5.2026 5:20:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7CBD00F1"/>
+    <w:nsid w:val="5907421B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11511,51 +11511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B6DF0CB"/>
+    <w:nsid w:val="09D30666"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11641,51 +11641,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1625FE15"/>
+    <w:nsid w:val="507AE024"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>