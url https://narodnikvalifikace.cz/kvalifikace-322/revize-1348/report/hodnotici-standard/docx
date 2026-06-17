--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52F2D7D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52F2D7D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52F2D7D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5751B8B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5751B8B9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5751B8B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 28.5.2026 5:20:03</w:t>
+        <w:t>Poříčný, 17.6.2026 12:49:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 28.5.2026 5:20:03</w:t>
+        <w:t>Poříčný, 17.6.2026 12:49:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3856,51 +3856,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 28.5.2026 5:20:03</w:t>
+        <w:t>Poříčný, 17.6.2026 12:49:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5219,51 +5219,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 28.5.2026 5:20:03</w:t>
+        <w:t>Poříčný, 17.6.2026 12:49:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6690,51 +6690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 28.5.2026 5:20:03</w:t>
+        <w:t>Poříčný, 17.6.2026 12:49:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7533,51 +7533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 28.5.2026 5:20:03</w:t>
+        <w:t>Poříčný, 17.6.2026 12:49:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8759,51 +8759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 28.5.2026 5:20:03</w:t>
+        <w:t>Poříčný, 17.6.2026 12:49:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9913,51 +9913,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství ČR, www.eagri.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 28.5.2026 5:20:03</w:t>
+        <w:t>Poříčný, 17.6.2026 12:49:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10775,51 +10775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 28.5.2026 5:20:03</w:t>
+        <w:t>Poříčný, 17.6.2026 12:49:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11348,84 +11348,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 28.5.2026 5:20:03</w:t>
+        <w:t>Poříčný, 17.6.2026 12:49:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5907421B"/>
+    <w:nsid w:val="257C688F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11511,51 +11511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09D30666"/>
+    <w:nsid w:val="497670B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11641,51 +11641,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="507AE024"/>
+    <w:nsid w:val="5BE612CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>