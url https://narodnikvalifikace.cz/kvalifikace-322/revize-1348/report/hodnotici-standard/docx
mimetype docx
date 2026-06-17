--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5751B8B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5751B8B9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5751B8B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E681586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E681586" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E681586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.6.2026 12:49:46</w:t>
+        <w:t>Poříčný, 17.6.2026 14:45:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.6.2026 12:49:46</w:t>
+        <w:t>Poříčný, 17.6.2026 14:45:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3856,51 +3856,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.6.2026 12:49:46</w:t>
+        <w:t>Poříčný, 17.6.2026 14:45:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5219,51 +5219,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.6.2026 12:49:46</w:t>
+        <w:t>Poříčný, 17.6.2026 14:45:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6690,51 +6690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.6.2026 12:49:46</w:t>
+        <w:t>Poříčný, 17.6.2026 14:45:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7533,51 +7533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.6.2026 12:49:46</w:t>
+        <w:t>Poříčný, 17.6.2026 14:45:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8759,51 +8759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.6.2026 12:49:46</w:t>
+        <w:t>Poříčný, 17.6.2026 14:45:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9913,51 +9913,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství ČR, www.eagri.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.6.2026 12:49:46</w:t>
+        <w:t>Poříčný, 17.6.2026 14:45:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10775,51 +10775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.6.2026 12:49:46</w:t>
+        <w:t>Poříčný, 17.6.2026 14:45:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11348,84 +11348,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.6.2026 12:49:46</w:t>
+        <w:t>Poříčný, 17.6.2026 14:45:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="257C688F"/>
+    <w:nsid w:val="08C3E9FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11511,51 +11511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="497670B4"/>
+    <w:nsid w:val="4F41D41A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11641,51 +11641,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5BE612CF"/>
+    <w:nsid w:val="51301C0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>