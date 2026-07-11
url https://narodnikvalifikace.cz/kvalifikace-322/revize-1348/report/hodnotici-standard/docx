--- v5 (2026-06-17)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E681586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E681586" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E681586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R649236FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR649236FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR649236FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.6.2026 14:45:38</w:t>
+        <w:t>Poříčný, 11.7.2026 6:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.6.2026 14:45:38</w:t>
+        <w:t>Poříčný, 11.7.2026 6:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3856,51 +3856,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.6.2026 14:45:38</w:t>
+        <w:t>Poříčný, 11.7.2026 6:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5219,51 +5219,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.6.2026 14:45:38</w:t>
+        <w:t>Poříčný, 11.7.2026 6:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6690,51 +6690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.6.2026 14:45:38</w:t>
+        <w:t>Poříčný, 11.7.2026 6:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7533,51 +7533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.6.2026 14:45:38</w:t>
+        <w:t>Poříčný, 11.7.2026 6:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8759,51 +8759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.6.2026 14:45:38</w:t>
+        <w:t>Poříčný, 11.7.2026 6:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9913,51 +9913,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství ČR, www.eagri.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.6.2026 14:45:38</w:t>
+        <w:t>Poříčný, 11.7.2026 6:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10775,51 +10775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.6.2026 14:45:38</w:t>
+        <w:t>Poříčný, 11.7.2026 6:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11348,84 +11348,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 17.6.2026 14:45:38</w:t>
+        <w:t>Poříčný, 11.7.2026 6:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="08C3E9FA"/>
+    <w:nsid w:val="4B92C5B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11511,51 +11511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F41D41A"/>
+    <w:nsid w:val="6F0E021F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11641,51 +11641,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="51301C0B"/>
+    <w:nsid w:val="40006C7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>