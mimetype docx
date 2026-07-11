--- v6 (2026-07-11)
+++ v7 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R649236FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR649236FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR649236FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6927BE50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6927BE50" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6927BE50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.7.2026 6:24:51</w:t>
+        <w:t>Poříčný, 11.7.2026 6:32:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.7.2026 6:24:51</w:t>
+        <w:t>Poříčný, 11.7.2026 6:32:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3856,51 +3856,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.7.2026 6:24:51</w:t>
+        <w:t>Poříčný, 11.7.2026 6:32:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5219,51 +5219,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.7.2026 6:24:51</w:t>
+        <w:t>Poříčný, 11.7.2026 6:32:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6690,51 +6690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.7.2026 6:24:51</w:t>
+        <w:t>Poříčný, 11.7.2026 6:32:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7533,51 +7533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.7.2026 6:24:51</w:t>
+        <w:t>Poříčný, 11.7.2026 6:32:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8759,51 +8759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.7.2026 6:24:51</w:t>
+        <w:t>Poříčný, 11.7.2026 6:32:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9913,51 +9913,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství ČR, www.eagri.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.7.2026 6:24:51</w:t>
+        <w:t>Poříčný, 11.7.2026 6:32:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10775,51 +10775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.7.2026 6:24:51</w:t>
+        <w:t>Poříčný, 11.7.2026 6:32:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11348,84 +11348,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.7.2026 6:24:51</w:t>
+        <w:t>Poříčný, 11.7.2026 6:32:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B92C5B2"/>
+    <w:nsid w:val="582C30AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11511,51 +11511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F0E021F"/>
+    <w:nsid w:val="134014E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11641,51 +11641,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="40006C7A"/>
+    <w:nsid w:val="69D01DA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>