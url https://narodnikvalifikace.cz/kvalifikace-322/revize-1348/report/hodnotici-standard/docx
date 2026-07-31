--- v7 (2026-07-11)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6927BE50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6927BE50" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6927BE50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R130CC4EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR130CC4EB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR130CC4EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.7.2026 6:32:10</w:t>
+        <w:t>Poříčný, 31.7.2026 13:00:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.7.2026 6:32:10</w:t>
+        <w:t>Poříčný, 31.7.2026 13:00:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3856,51 +3856,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.7.2026 6:32:10</w:t>
+        <w:t>Poříčný, 31.7.2026 13:00:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5219,51 +5219,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.7.2026 6:32:10</w:t>
+        <w:t>Poříčný, 31.7.2026 13:00:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6690,51 +6690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.7.2026 6:32:10</w:t>
+        <w:t>Poříčný, 31.7.2026 13:00:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7533,51 +7533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.7.2026 6:32:10</w:t>
+        <w:t>Poříčný, 31.7.2026 13:00:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8759,51 +8759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.7.2026 6:32:10</w:t>
+        <w:t>Poříčný, 31.7.2026 13:00:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9913,51 +9913,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství ČR, www.eagri.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.7.2026 6:32:10</w:t>
+        <w:t>Poříčný, 31.7.2026 13:00:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10775,51 +10775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.7.2026 6:32:10</w:t>
+        <w:t>Poříčný, 31.7.2026 13:00:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11348,84 +11348,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 11.7.2026 6:32:10</w:t>
+        <w:t>Poříčný, 31.7.2026 13:00:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="582C30AF"/>
+    <w:nsid w:val="008B4446"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11511,51 +11511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="134014E3"/>
+    <w:nsid w:val="30342B8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11641,51 +11641,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="69D01DA1"/>
+    <w:nsid w:val="2C4FB601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>