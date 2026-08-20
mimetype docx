--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R130CC4EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR130CC4EB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR130CC4EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E4FB3A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E4FB3A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E4FB3A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 31.7.2026 13:00:21</w:t>
+        <w:t>Poříčný, 20.8.2026 16:52:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 31.7.2026 13:00:21</w:t>
+        <w:t>Poříčný, 20.8.2026 16:52:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3856,51 +3856,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 31.7.2026 13:00:21</w:t>
+        <w:t>Poříčný, 20.8.2026 16:52:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5219,51 +5219,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 31.7.2026 13:00:21</w:t>
+        <w:t>Poříčný, 20.8.2026 16:52:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6690,51 +6690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 31.7.2026 13:00:21</w:t>
+        <w:t>Poříčný, 20.8.2026 16:52:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7533,51 +7533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 31.7.2026 13:00:21</w:t>
+        <w:t>Poříčný, 20.8.2026 16:52:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8759,51 +8759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 31.7.2026 13:00:21</w:t>
+        <w:t>Poříčný, 20.8.2026 16:52:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9913,51 +9913,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství ČR, www.eagri.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 31.7.2026 13:00:21</w:t>
+        <w:t>Poříčný, 20.8.2026 16:52:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10775,51 +10775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 31.7.2026 13:00:21</w:t>
+        <w:t>Poříčný, 20.8.2026 16:52:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11348,84 +11348,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 31.7.2026 13:00:21</w:t>
+        <w:t>Poříčný, 20.8.2026 16:52:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="008B4446"/>
+    <w:nsid w:val="1D39BC37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11511,51 +11511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30342B8C"/>
+    <w:nsid w:val="082D3D25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11641,51 +11641,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C4FB601"/>
+    <w:nsid w:val="4D25E5D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>