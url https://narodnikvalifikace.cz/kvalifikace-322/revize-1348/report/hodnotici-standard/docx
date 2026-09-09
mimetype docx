--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E4FB3A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E4FB3A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E4FB3A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4ED5B081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4ED5B081" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4ED5B081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 20.8.2026 16:52:14</w:t>
+        <w:t>Poříčný, 9.9.2026 21:00:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 20.8.2026 16:52:14</w:t>
+        <w:t>Poříčný, 9.9.2026 21:00:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3856,51 +3856,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 20.8.2026 16:52:14</w:t>
+        <w:t>Poříčný, 9.9.2026 21:00:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5219,51 +5219,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 20.8.2026 16:52:14</w:t>
+        <w:t>Poříčný, 9.9.2026 21:00:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6690,51 +6690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 20.8.2026 16:52:14</w:t>
+        <w:t>Poříčný, 9.9.2026 21:00:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7533,51 +7533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 20.8.2026 16:52:14</w:t>
+        <w:t>Poříčný, 9.9.2026 21:00:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8759,51 +8759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 20.8.2026 16:52:14</w:t>
+        <w:t>Poříčný, 9.9.2026 21:00:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9913,51 +9913,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství ČR, www.eagri.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 20.8.2026 16:52:14</w:t>
+        <w:t>Poříčný, 9.9.2026 21:00:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10775,51 +10775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 20.8.2026 16:52:14</w:t>
+        <w:t>Poříčný, 9.9.2026 21:00:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11348,84 +11348,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poříčný, 20.8.2026 16:52:14</w:t>
+        <w:t>Poříčný, 9.9.2026 21:00:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D39BC37"/>
+    <w:nsid w:val="5E8CE9ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11511,51 +11511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="082D3D25"/>
+    <w:nsid w:val="6C947D56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11641,51 +11641,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4D25E5D4"/>
+    <w:nsid w:val="0F0A539D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>