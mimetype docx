--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1598191A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1598191A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1598191A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B2D8AF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B2D8AF5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B2D8AF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodař/vodařka – údržba vodních toků, 17.4.2026 1:56:09</w:t>
+        <w:t>Vodař/vodařka – údržba vodních toků, 7.5.2026 16:08:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2600,51 +2600,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> – c) AOs připraví varianty práce s ručním nářadím.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodař/vodařka – údržba vodních toků, 17.4.2026 1:56:09</w:t>
+        <w:t>Vodař/vodařka – údržba vodních toků, 7.5.2026 16:08:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3173,84 +3173,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodař/vodařka – údržba vodních toků, 17.4.2026 1:56:09</w:t>
+        <w:t>Vodař/vodařka – údržba vodních toků, 7.5.2026 16:08:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2AA55281"/>
+    <w:nsid w:val="231A5F54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>