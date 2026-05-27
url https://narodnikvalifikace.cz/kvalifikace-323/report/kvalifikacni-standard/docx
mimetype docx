--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B2D8AF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B2D8AF5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B2D8AF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1846F486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1846F486" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1846F486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodař/vodařka – údržba vodních toků, 7.5.2026 16:08:38</w:t>
+        <w:t>Vodař/vodařka – údržba vodních toků, 27.5.2026 23:49:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2600,51 +2600,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> – c) AOs připraví varianty práce s ručním nářadím.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodař/vodařka – údržba vodních toků, 7.5.2026 16:08:38</w:t>
+        <w:t>Vodař/vodařka – údržba vodních toků, 27.5.2026 23:49:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3173,84 +3173,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodař/vodařka – údržba vodních toků, 7.5.2026 16:08:38</w:t>
+        <w:t>Vodař/vodařka – údržba vodních toků, 27.5.2026 23:49:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="231A5F54"/>
+    <w:nsid w:val="3C55B70F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>