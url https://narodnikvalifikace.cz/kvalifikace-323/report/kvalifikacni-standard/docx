--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1846F486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1846F486" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1846F486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R117D5255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR117D5255" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR117D5255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodař/vodařka – údržba vodních toků, 27.5.2026 23:49:14</w:t>
+        <w:t>Vodař/vodařka – údržba vodních toků, 17.6.2026 9:37:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2600,51 +2600,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> – c) AOs připraví varianty práce s ručním nářadím.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodař/vodařka – údržba vodních toků, 27.5.2026 23:49:14</w:t>
+        <w:t>Vodař/vodařka – údržba vodních toků, 17.6.2026 9:37:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3173,84 +3173,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodař/vodařka – údržba vodních toků, 27.5.2026 23:49:14</w:t>
+        <w:t>Vodař/vodařka – údržba vodních toků, 17.6.2026 9:37:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3C55B70F"/>
+    <w:nsid w:val="3916F441"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>