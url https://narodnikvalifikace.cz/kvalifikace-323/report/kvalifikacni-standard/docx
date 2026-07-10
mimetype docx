--- v3 (2026-06-17)
+++ v4 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R117D5255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR117D5255" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR117D5255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF1461C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF1461C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF1461C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -215,51 +215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodař - údržba vodních toků</w:t>
+        <w:t>Vodař</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodař/vodařka – údržba vodních toků, 17.6.2026 9:37:13</w:t>
+        <w:t>Vodař/vodařka – údržba vodních toků, 11.7.2026 1:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -939,96 +939,96 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
-        <w:framePr w:w="10766" w:h="12478" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="12948" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Organizační a metodické pokyny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P25"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2494"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pokyny k realizaci zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1040,51 +1040,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba informuje, které doklady musí uchazeč předložit, aby zkouška proběhla v souladu s platnými právními předpisy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1096,475 +1096,439 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Před zahájením vlastního ověřování musí být uchazeč seznámen s pracovištěm a s požadavky bezpečnosti a ochrany zdraví při práci (BOZP) a požární ochrany (PO), o čemž bude autorizovanou osobou vyhotoven a uchazečem podepsán písemný záznam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Zdravotní způsobilost pro vykonávání pracovních činností této profesní kvalifikace je vyžadována a prokazuje se lékařským potvrzením (</w:t>
-[...107 lines deleted...]
-        <w:t>).</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Uchazeč si donese vlastní OOOP: pracovní oblek, rukavice, pracovní obuv, ochranu hlavy a sluchu a zraku, pro práci s motorovou pilou přilbu s ochranou sluchu a zraku, antivibrační rukavice, neprořeznou obuv a oblek s neprořeznými částmi.</w:t>
+        <w:t>Zdravotní způsobilost pro vykonávání pracovních činností této profesní kvalifikace je vyžadována a prokazuje se lékařským potvrzením (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.nsp.cz/jednotka-prace/vodar" \l "zdravotni-zpusobilost"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>https://www.nsp.cz/jednotka-prace/vodar#zdravotni-zpusobilost</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Uchazeč bude seznámen s návody a obsluhou drobné mechanizace a zařízení souvisejících se zkouškou.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Uchazeč si donese vlastní OOOP: pracovní oblek, rukavice, pracovní obuv, ochranu hlavy a sluchu a zraku, pro práci s motorovou pilou přilbu s ochranou sluchu a zraku, antivibrační rukavice, neprořeznou obuv a oblek s neprořeznými částmi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">Hodnocení odborných kompetencí může být prováděno společně podle logických celků, kdy bude během praktického předvedení současně prováděno ústní ověření tak, aby bylo zřejmé, že uchazeč chápe celou problematiku v širších souvislostech s nezbytnými teoretickými základy. Ústní ověření kompetence </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> bude provedeno samostatně jako teoretická část. </w:t>
+        <w:t>Uchazeč bude seznámen s návody a obsluhou drobné mechanizace a zařízení souvisejících se zkouškou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1576,143 +1540,143 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">Současně lze provádět hodnocení kompetencí </w:t>
+        <w:t xml:space="preserve">Hodnocení odborných kompetencí může být prováděno společně podle logických celků, kdy bude během praktického předvedení současně prováděno ústní ověření tak, aby bylo zřejmé, že uchazeč chápe celou problematiku v širších souvislostech s nezbytnými teoretickými základy. Ústní ověření kompetence </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="1"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Péče o břehové porosty, Údržba břehových opevnění a průtočnosti koryt, Výroba malt a čerstvého betonu ze suchých směsí a Čištění koryt vodních toků a vodohospodářských zařízení</w:t>
-[...17 lines deleted...]
-        <w:t>, kdy uchazeč předvede schopnost provádět základní manuální činnosti z oboru vodař přímo na úseku vodního toku. Během těchto činností se bude provádět jejich ústní ověření podle hodnoticích kritérií.</w:t>
+        <w:t>Orientace ve vodohospodářských normách, standardech, legislativě a dokumentaci</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bude provedeno samostatně jako teoretická část. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1724,143 +1688,143 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">Další celek tvoří kompetence </w:t>
+        <w:t xml:space="preserve">Současně lze provádět hodnocení kompetencí </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="1"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Řízení a obsluha drobné mechanizace, Jednoduché činnosti s ručním nářadím a strojním zařízením a Doprava materiálu a uložení na místě zpracování</w:t>
-[...17 lines deleted...]
-        <w:t>, v nichž uchazeč prokáže svoji schopnost práce s mechanizací, ručním nářadím a ústním ověřením potvrdí znalosti z oblasti bezpečnosti práce při práci s drobnou mechanizací, ručním nářadím a při dopravě materiálu a dalších požadovaných kritérií.</w:t>
+        <w:t>Péče o břehové porosty, Údržba břehových opevnění a průtočnosti koryt, Výroba malt a čerstvého betonu ze suchých směsí a Čištění koryt vodních toků a vodohospodářských zařízení</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>, kdy uchazeč předvede schopnost provádět základní manuální činnosti z oboru vodař přímo na úseku vodního toku. Během těchto činností se bude provádět jejich ústní ověření podle hodnoticích kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1872,107 +1836,143 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Při ověřování splnění kritérií založených na formě praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů, jakož i ke kvalitě, časovému hledisku zvládání předváděných operací a dodržování platných norem. Přitom je nutno posuzovat nejen dosažený výsledek, ale i samostatnost při rozhodování o nejvhodnějším postupu řešení zadaného úkolu podle daných podmínek pracoviště.</w:t>
+        <w:t xml:space="preserve">Další celek tvoří kompetence </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="1"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Řízení a obsluha drobné mechanizace, Jednoduché činnosti s ručním nářadím a strojním zařízením a Doprava materiálu a uložení na místě zpracování</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>, v nichž uchazeč prokáže svoji schopnost práce s mechanizací, ručním nářadím a ústním ověřením potvrdí znalosti z oblasti bezpečnosti práce při práci s drobnou mechanizací, ručním nářadím a při dopravě materiálu a dalších požadovaných kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1984,275 +1984,275 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">Vzhledem k provádění praktické části zkoušky přímo na úseku vodního toku a potřebě provést praktické ověření práce s drobnou mechanizací (sekačka, křovinořez, motorová pila) je vhodná doba pro vykonání zkoušky období březen - listopad, kdy by mělo být možné provést veškeré požadované praktické úkony. Zkouška nemůže být provedena během povodní, extrémního sucha nebo mrazů. </w:t>
+        <w:t>Při ověřování splnění kritérií založených na formě praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů, jakož i ke kvalitě, časovému hledisku zvládání předváděných operací a dodržování platných norem. Přitom je nutno posuzovat nejen dosažený výsledek, ale i samostatnost při rozhodování o nejvhodnějším postupu řešení zadaného úkolu podle daných podmínek pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Zkouška proběhne na vodním díle, které zvolí autorizovaná osoba provádějící zkoušku.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve">Vzhledem k provádění praktické části zkoušky přímo na úseku vodního toku a potřebě provést praktické ověření práce s drobnou mechanizací (sekačka, křovinořez, motorová pila) je vhodná doba pro vykonání zkoušky období březen - listopad, kdy by mělo být možné provést veškeré požadované praktické úkony. Zkouška nemůže být provedena během povodní, extrémního sucha nebo mrazů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba připraví ke zkoušce vždy tři modelová zadání, z nichž vždy jedno vybere s ohledem na situaci. Na nich odzkouší vybraná hodnoticí kritéria. Jedná se o kritéria uvedená u níže uvedených kompetencí, u nichž je uvedeno „podle zadání“.</w:t>
+        <w:t>Zkouška proběhne na vodním díle, které zvolí autorizovaná osoba provádějící zkoušku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -2263,52 +2263,164 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="12268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba připraví ke zkoušce vždy tři modelová zadání, z nichž vždy jedno vybere s ohledem na situaci. Na nich odzkouší vybraná hodnoticí kritéria. Jedná se o kritéria uvedená u níže uvedených kompetencí, u nichž je uvedeno „podle zadání“.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="12268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="11798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -2359,51 +2471,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>– a) AOs připraví varianty údržby vegetačního opevnění, b) AOs připraví varianty údržby stavebního opevnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="11798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -2436,51 +2548,51 @@
         <w:t>Výroba malt a čerstvého betonu ze suchých směsí</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> – b) AOs připraví varianty přípravy malty, c) AOs připraví varianty přípravy betonové směsi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="11798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -2513,51 +2625,51 @@
         <w:t xml:space="preserve">Čištění koryt vodních toků a vodohospodářských zařízení </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>– c) AOs připraví varianty pročištění části vodního díla nebo vodního toku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="11798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="12268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -2600,51 +2712,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> – c) AOs připraví varianty práce s ručním nářadím.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodař/vodařka – údržba vodních toků, 17.6.2026 9:37:13</w:t>
+        <w:t>Vodař/vodařka – údržba vodních toků, 11.7.2026 1:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3173,84 +3285,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodař/vodařka – údržba vodních toků, 17.6.2026 9:37:13</w:t>
+        <w:t>Vodař/vodařka – údržba vodních toků, 11.7.2026 1:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3916F441"/>
+    <w:nsid w:val="7B078375"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>