--- v4 (2026-07-10)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF1461C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF1461C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF1461C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R765F59D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR765F59D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR765F59D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodař/vodařka – údržba vodních toků, 11.7.2026 1:01:14</w:t>
+        <w:t>Vodař/vodařka – údržba vodních toků, 31.7.2026 9:53:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2712,51 +2712,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> – c) AOs připraví varianty práce s ručním nářadím.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodař/vodařka – údržba vodních toků, 11.7.2026 1:01:14</w:t>
+        <w:t>Vodař/vodařka – údržba vodních toků, 31.7.2026 9:53:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3285,84 +3285,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodař/vodařka – údržba vodních toků, 11.7.2026 1:01:14</w:t>
+        <w:t>Vodař/vodařka – údržba vodních toků, 31.7.2026 9:53:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B078375"/>
+    <w:nsid w:val="0080B061"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>