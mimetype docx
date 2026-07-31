--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R765F59D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR765F59D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR765F59D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D485D92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D485D92" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D485D92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodař/vodařka – údržba vodních toků, 31.7.2026 9:53:29</w:t>
+        <w:t>Vodař/vodařka – údržba vodních toků, 31.7.2026 11:25:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2712,51 +2712,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> – c) AOs připraví varianty práce s ručním nářadím.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodař/vodařka – údržba vodních toků, 31.7.2026 9:53:29</w:t>
+        <w:t>Vodař/vodařka – údržba vodních toků, 31.7.2026 11:25:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3285,84 +3285,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodař/vodařka – údržba vodních toků, 31.7.2026 9:53:29</w:t>
+        <w:t>Vodař/vodařka – údržba vodních toků, 31.7.2026 11:25:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0080B061"/>
+    <w:nsid w:val="1BE853BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>