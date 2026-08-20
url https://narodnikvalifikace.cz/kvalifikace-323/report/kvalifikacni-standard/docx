--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D485D92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D485D92" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D485D92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R499FC31C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR499FC31C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR499FC31C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodař/vodařka – údržba vodních toků, 31.7.2026 11:25:30</w:t>
+        <w:t>Vodař/vodařka – údržba vodních toků, 20.8.2026 13:32:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2712,51 +2712,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> – c) AOs připraví varianty práce s ručním nářadím.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodař/vodařka – údržba vodních toků, 31.7.2026 11:25:30</w:t>
+        <w:t>Vodař/vodařka – údržba vodních toků, 20.8.2026 13:32:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3285,84 +3285,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodař/vodařka – údržba vodních toků, 31.7.2026 11:25:30</w:t>
+        <w:t>Vodař/vodařka – údržba vodních toků, 20.8.2026 13:32:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1BE853BA"/>
+    <w:nsid w:val="26E526F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>