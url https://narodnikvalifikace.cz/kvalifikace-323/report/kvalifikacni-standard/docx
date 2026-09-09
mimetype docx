--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R499FC31C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR499FC31C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR499FC31C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3403B5CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3403B5CF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3403B5CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodař/vodařka – údržba vodních toků, 20.8.2026 13:32:59</w:t>
+        <w:t>Vodař/vodařka – údržba vodních toků, 9.9.2026 19:24:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2712,51 +2712,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> – c) AOs připraví varianty práce s ručním nářadím.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodař/vodařka – údržba vodních toků, 20.8.2026 13:32:59</w:t>
+        <w:t>Vodař/vodařka – údržba vodních toků, 9.9.2026 19:24:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3285,84 +3285,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodař/vodařka – údržba vodních toků, 20.8.2026 13:32:59</w:t>
+        <w:t>Vodař/vodařka – údržba vodních toků, 9.9.2026 19:24:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="26E526F1"/>
+    <w:nsid w:val="41A00107"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>