--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F530B05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F530B05" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F530B05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58139688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58139688" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58139688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 17.4.2026 4:36:30</w:t>
+        <w:t>Šička interiérového vybavení, 7.5.2026 17:55:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 17.4.2026 4:36:30</w:t>
+        <w:t>Šička interiérového vybavení, 7.5.2026 17:55:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 17.4.2026 4:36:30</w:t>
+        <w:t>Šička interiérového vybavení, 7.5.2026 17:55:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 17.4.2026 4:36:30</w:t>
+        <w:t>Šička interiérového vybavení, 7.5.2026 17:55:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4486,51 +4486,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 17.4.2026 4:36:30</w:t>
+        <w:t>Šička interiérového vybavení, 7.5.2026 17:55:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5534,51 +5534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 17.4.2026 4:36:30</w:t>
+        <w:t>Šička interiérového vybavení, 7.5.2026 17:55:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7531,51 +7531,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 17.4.2026 4:36:30</w:t>
+        <w:t>Šička interiérového vybavení, 7.5.2026 17:55:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7929,51 +7929,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 17.4.2026 4:36:30</w:t>
+        <w:t>Šička interiérového vybavení, 7.5.2026 17:55:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8446,84 +8446,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STŘEDNÍ ŠKOLA STAVEBNÍCH ŘEMESEL BRNO-BOSONOHY, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 17.4.2026 4:36:30</w:t>
+        <w:t>Šička interiérového vybavení, 7.5.2026 17:55:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0EE5BE1A"/>
+    <w:nsid w:val="6C0D3255"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8609,51 +8609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75A5F30E"/>
+    <w:nsid w:val="17CE3C4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8739,51 +8739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4978E25B"/>
+    <w:nsid w:val="1696E416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8869,51 +8869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="069177FC"/>
+    <w:nsid w:val="290B4908"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>