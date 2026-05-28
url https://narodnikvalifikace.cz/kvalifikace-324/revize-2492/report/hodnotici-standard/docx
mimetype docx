--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58139688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58139688" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58139688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4648DA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4648DA9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4648DA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 7.5.2026 17:55:53</w:t>
+        <w:t>Šička interiérového vybavení, 28.5.2026 4:20:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 7.5.2026 17:55:53</w:t>
+        <w:t>Šička interiérového vybavení, 28.5.2026 4:20:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 7.5.2026 17:55:53</w:t>
+        <w:t>Šička interiérového vybavení, 28.5.2026 4:20:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 7.5.2026 17:55:53</w:t>
+        <w:t>Šička interiérového vybavení, 28.5.2026 4:20:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4486,51 +4486,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 7.5.2026 17:55:53</w:t>
+        <w:t>Šička interiérového vybavení, 28.5.2026 4:20:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5534,51 +5534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 7.5.2026 17:55:53</w:t>
+        <w:t>Šička interiérového vybavení, 28.5.2026 4:20:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7531,51 +7531,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 7.5.2026 17:55:53</w:t>
+        <w:t>Šička interiérového vybavení, 28.5.2026 4:20:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7929,51 +7929,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 7.5.2026 17:55:53</w:t>
+        <w:t>Šička interiérového vybavení, 28.5.2026 4:20:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8446,84 +8446,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STŘEDNÍ ŠKOLA STAVEBNÍCH ŘEMESEL BRNO-BOSONOHY, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 7.5.2026 17:55:53</w:t>
+        <w:t>Šička interiérového vybavení, 28.5.2026 4:20:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6C0D3255"/>
+    <w:nsid w:val="16BD732E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8609,51 +8609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17CE3C4F"/>
+    <w:nsid w:val="75674631"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8739,51 +8739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1696E416"/>
+    <w:nsid w:val="682186B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8869,51 +8869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="290B4908"/>
+    <w:nsid w:val="050D5783"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>