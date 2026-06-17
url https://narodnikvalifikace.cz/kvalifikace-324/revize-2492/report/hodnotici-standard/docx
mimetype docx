--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4648DA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4648DA9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4648DA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7766D91E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7766D91E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7766D91E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 28.5.2026 4:20:09</w:t>
+        <w:t>Šička interiérového vybavení, 17.6.2026 13:06:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 28.5.2026 4:20:09</w:t>
+        <w:t>Šička interiérového vybavení, 17.6.2026 13:06:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 28.5.2026 4:20:09</w:t>
+        <w:t>Šička interiérového vybavení, 17.6.2026 13:06:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 28.5.2026 4:20:09</w:t>
+        <w:t>Šička interiérového vybavení, 17.6.2026 13:06:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4486,51 +4486,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 28.5.2026 4:20:09</w:t>
+        <w:t>Šička interiérového vybavení, 17.6.2026 13:06:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5534,51 +5534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 28.5.2026 4:20:09</w:t>
+        <w:t>Šička interiérového vybavení, 17.6.2026 13:06:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7531,51 +7531,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 28.5.2026 4:20:09</w:t>
+        <w:t>Šička interiérového vybavení, 17.6.2026 13:06:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7929,51 +7929,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 28.5.2026 4:20:09</w:t>
+        <w:t>Šička interiérového vybavení, 17.6.2026 13:06:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8446,84 +8446,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STŘEDNÍ ŠKOLA STAVEBNÍCH ŘEMESEL BRNO-BOSONOHY, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 28.5.2026 4:20:09</w:t>
+        <w:t>Šička interiérového vybavení, 17.6.2026 13:06:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="16BD732E"/>
+    <w:nsid w:val="6FB69A92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8609,51 +8609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75674631"/>
+    <w:nsid w:val="5BB8B2FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8739,51 +8739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="682186B5"/>
+    <w:nsid w:val="6D0DA8EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8869,51 +8869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="050D5783"/>
+    <w:nsid w:val="5A605A3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>