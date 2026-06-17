--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7766D91E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7766D91E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7766D91E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R511966DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR511966DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR511966DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 17.6.2026 13:06:17</w:t>
+        <w:t>Šička interiérového vybavení, 17.6.2026 14:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 17.6.2026 13:06:17</w:t>
+        <w:t>Šička interiérového vybavení, 17.6.2026 14:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 17.6.2026 13:06:17</w:t>
+        <w:t>Šička interiérového vybavení, 17.6.2026 14:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 17.6.2026 13:06:17</w:t>
+        <w:t>Šička interiérového vybavení, 17.6.2026 14:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4486,51 +4486,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 17.6.2026 13:06:17</w:t>
+        <w:t>Šička interiérového vybavení, 17.6.2026 14:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5534,51 +5534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 17.6.2026 13:06:17</w:t>
+        <w:t>Šička interiérového vybavení, 17.6.2026 14:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7531,51 +7531,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 17.6.2026 13:06:17</w:t>
+        <w:t>Šička interiérového vybavení, 17.6.2026 14:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7929,51 +7929,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 17.6.2026 13:06:17</w:t>
+        <w:t>Šička interiérového vybavení, 17.6.2026 14:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8446,84 +8446,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STŘEDNÍ ŠKOLA STAVEBNÍCH ŘEMESEL BRNO-BOSONOHY, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 17.6.2026 13:06:17</w:t>
+        <w:t>Šička interiérového vybavení, 17.6.2026 14:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6FB69A92"/>
+    <w:nsid w:val="443371EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8609,51 +8609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BB8B2FF"/>
+    <w:nsid w:val="48E8C7B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8739,51 +8739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D0DA8EF"/>
+    <w:nsid w:val="056FFDEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8869,51 +8869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A605A3B"/>
+    <w:nsid w:val="776C2164"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>