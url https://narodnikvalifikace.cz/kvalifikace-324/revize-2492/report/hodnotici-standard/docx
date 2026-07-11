--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R511966DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR511966DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR511966DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39FF189E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39FF189E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39FF189E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 17.6.2026 14:20:59</w:t>
+        <w:t>Šička interiérového vybavení, 11.7.2026 4:48:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 17.6.2026 14:20:59</w:t>
+        <w:t>Šička interiérového vybavení, 11.7.2026 4:48:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 17.6.2026 14:20:59</w:t>
+        <w:t>Šička interiérového vybavení, 11.7.2026 4:48:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 17.6.2026 14:20:59</w:t>
+        <w:t>Šička interiérového vybavení, 11.7.2026 4:48:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4486,51 +4486,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 17.6.2026 14:20:59</w:t>
+        <w:t>Šička interiérového vybavení, 11.7.2026 4:48:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5534,51 +5534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 17.6.2026 14:20:59</w:t>
+        <w:t>Šička interiérového vybavení, 11.7.2026 4:48:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7531,51 +7531,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 17.6.2026 14:20:59</w:t>
+        <w:t>Šička interiérového vybavení, 11.7.2026 4:48:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7929,51 +7929,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 17.6.2026 14:20:59</w:t>
+        <w:t>Šička interiérového vybavení, 11.7.2026 4:48:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8446,84 +8446,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STŘEDNÍ ŠKOLA STAVEBNÍCH ŘEMESEL BRNO-BOSONOHY, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 17.6.2026 14:20:59</w:t>
+        <w:t>Šička interiérového vybavení, 11.7.2026 4:48:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="443371EE"/>
+    <w:nsid w:val="2C8746B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8609,51 +8609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48E8C7B5"/>
+    <w:nsid w:val="0C7360C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8739,51 +8739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="056FFDEB"/>
+    <w:nsid w:val="51C8CF78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8869,51 +8869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="776C2164"/>
+    <w:nsid w:val="28C2A24C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>