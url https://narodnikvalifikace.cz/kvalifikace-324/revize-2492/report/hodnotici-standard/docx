--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39FF189E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39FF189E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39FF189E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R675AE80E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR675AE80E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR675AE80E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 11.7.2026 4:48:42</w:t>
+        <w:t>Šička interiérového vybavení, 31.7.2026 15:54:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 11.7.2026 4:48:42</w:t>
+        <w:t>Šička interiérového vybavení, 31.7.2026 15:54:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 11.7.2026 4:48:42</w:t>
+        <w:t>Šička interiérového vybavení, 31.7.2026 15:54:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 11.7.2026 4:48:42</w:t>
+        <w:t>Šička interiérového vybavení, 31.7.2026 15:54:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4486,51 +4486,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 11.7.2026 4:48:42</w:t>
+        <w:t>Šička interiérového vybavení, 31.7.2026 15:54:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5534,51 +5534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 11.7.2026 4:48:42</w:t>
+        <w:t>Šička interiérového vybavení, 31.7.2026 15:54:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7531,51 +7531,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 11.7.2026 4:48:42</w:t>
+        <w:t>Šička interiérového vybavení, 31.7.2026 15:54:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7929,51 +7929,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 11.7.2026 4:48:42</w:t>
+        <w:t>Šička interiérového vybavení, 31.7.2026 15:54:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8446,84 +8446,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STŘEDNÍ ŠKOLA STAVEBNÍCH ŘEMESEL BRNO-BOSONOHY, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 11.7.2026 4:48:42</w:t>
+        <w:t>Šička interiérového vybavení, 31.7.2026 15:54:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2C8746B4"/>
+    <w:nsid w:val="7F6EDB9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8609,51 +8609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C7360C0"/>
+    <w:nsid w:val="03578463"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8739,51 +8739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="51C8CF78"/>
+    <w:nsid w:val="7A137E37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8869,51 +8869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="28C2A24C"/>
+    <w:nsid w:val="62DB82C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>