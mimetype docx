--- v6 (2026-07-31)
+++ v7 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R675AE80E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR675AE80E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR675AE80E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1887099C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1887099C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1887099C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 31.7.2026 15:54:58</w:t>
+        <w:t>Šička interiérového vybavení, 21.8.2026 3:47:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 31.7.2026 15:54:58</w:t>
+        <w:t>Šička interiérového vybavení, 21.8.2026 3:47:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 31.7.2026 15:54:58</w:t>
+        <w:t>Šička interiérového vybavení, 21.8.2026 3:47:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 31.7.2026 15:54:58</w:t>
+        <w:t>Šička interiérového vybavení, 21.8.2026 3:47:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4486,51 +4486,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 31.7.2026 15:54:58</w:t>
+        <w:t>Šička interiérového vybavení, 21.8.2026 3:47:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5534,51 +5534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 31.7.2026 15:54:58</w:t>
+        <w:t>Šička interiérového vybavení, 21.8.2026 3:47:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7531,51 +7531,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 31.7.2026 15:54:58</w:t>
+        <w:t>Šička interiérového vybavení, 21.8.2026 3:47:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7929,51 +7929,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 31.7.2026 15:54:58</w:t>
+        <w:t>Šička interiérového vybavení, 21.8.2026 3:47:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8446,84 +8446,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STŘEDNÍ ŠKOLA STAVEBNÍCH ŘEMESEL BRNO-BOSONOHY, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička interiérového vybavení, 31.7.2026 15:54:58</w:t>
+        <w:t>Šička interiérového vybavení, 21.8.2026 3:47:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7F6EDB9E"/>
+    <w:nsid w:val="080AA3FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8609,51 +8609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03578463"/>
+    <w:nsid w:val="5E8F11E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8739,51 +8739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A137E37"/>
+    <w:nsid w:val="3FD5DD93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8869,51 +8869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="62DB82C7"/>
+    <w:nsid w:val="61559A0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>