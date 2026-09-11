--- v8 (2026-08-20)
+++ v9 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58F269B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58F269B6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58F269B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65011508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65011508" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65011508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička interiérového vybavení, 21.8.2026 0:59:11</w:t>
+        <w:t>Šič/šička interiérového vybavení, 11.9.2026 21:00:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička interiérového vybavení, 21.8.2026 0:59:11</w:t>
+        <w:t>Šič/šička interiérového vybavení, 11.9.2026 21:00:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička interiérového vybavení, 21.8.2026 0:59:11</w:t>
+        <w:t>Šič/šička interiérového vybavení, 11.9.2026 21:00:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička interiérového vybavení, 21.8.2026 0:59:11</w:t>
+        <w:t>Šič/šička interiérového vybavení, 11.9.2026 21:00:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4486,51 +4486,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička interiérového vybavení, 21.8.2026 0:59:11</w:t>
+        <w:t>Šič/šička interiérového vybavení, 11.9.2026 21:00:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5534,51 +5534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička interiérového vybavení, 21.8.2026 0:59:11</w:t>
+        <w:t>Šič/šička interiérového vybavení, 11.9.2026 21:00:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7531,51 +7531,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička interiérového vybavení, 21.8.2026 0:59:11</w:t>
+        <w:t>Šič/šička interiérového vybavení, 11.9.2026 21:00:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7929,51 +7929,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička interiérového vybavení, 21.8.2026 0:59:11</w:t>
+        <w:t>Šič/šička interiérového vybavení, 11.9.2026 21:00:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8446,84 +8446,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STŘEDNÍ ŠKOLA STAVEBNÍCH ŘEMESEL BRNO-BOSONOHY, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička interiérového vybavení, 21.8.2026 0:59:11</w:t>
+        <w:t>Šič/šička interiérového vybavení, 11.9.2026 21:00:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A981548"/>
+    <w:nsid w:val="2715F545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8609,51 +8609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A46C980"/>
+    <w:nsid w:val="0DF7F855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8739,51 +8739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F8FDBA4"/>
+    <w:nsid w:val="44B92D3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8869,51 +8869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="001AA999"/>
+    <w:nsid w:val="023CD855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>