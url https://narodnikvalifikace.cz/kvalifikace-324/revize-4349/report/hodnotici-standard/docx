--- v9 (2026-09-11)
+++ v10 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65011508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65011508" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65011508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R163B2132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR163B2132" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR163B2132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička interiérového vybavení, 11.9.2026 21:00:14</w:t>
+        <w:t>Šič/šička interiérového vybavení, 2.10.2026 4:31:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička interiérového vybavení, 11.9.2026 21:00:14</w:t>
+        <w:t>Šič/šička interiérového vybavení, 2.10.2026 4:31:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička interiérového vybavení, 11.9.2026 21:00:14</w:t>
+        <w:t>Šič/šička interiérového vybavení, 2.10.2026 4:31:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička interiérového vybavení, 11.9.2026 21:00:14</w:t>
+        <w:t>Šič/šička interiérového vybavení, 2.10.2026 4:31:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4486,51 +4486,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička interiérového vybavení, 11.9.2026 21:00:14</w:t>
+        <w:t>Šič/šička interiérového vybavení, 2.10.2026 4:31:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5534,51 +5534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička interiérového vybavení, 11.9.2026 21:00:14</w:t>
+        <w:t>Šič/šička interiérového vybavení, 2.10.2026 4:31:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7531,51 +7531,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička interiérového vybavení, 11.9.2026 21:00:14</w:t>
+        <w:t>Šič/šička interiérového vybavení, 2.10.2026 4:31:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7929,51 +7929,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička interiérového vybavení, 11.9.2026 21:00:14</w:t>
+        <w:t>Šič/šička interiérového vybavení, 2.10.2026 4:31:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8446,84 +8446,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STŘEDNÍ ŠKOLA STAVEBNÍCH ŘEMESEL BRNO-BOSONOHY, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička interiérového vybavení, 11.9.2026 21:00:14</w:t>
+        <w:t>Šič/šička interiérového vybavení, 2.10.2026 4:31:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2715F545"/>
+    <w:nsid w:val="5C7F2A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8609,51 +8609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DF7F855"/>
+    <w:nsid w:val="763D22B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8739,51 +8739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="44B92D3C"/>
+    <w:nsid w:val="48783A93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8869,51 +8869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="023CD855"/>
+    <w:nsid w:val="4761761B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>