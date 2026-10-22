--- v10 (2026-10-02)
+++ v11 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R163B2132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR163B2132" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR163B2132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60531C10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60531C10" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60531C10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička interiérového vybavení, 2.10.2026 4:31:48</w:t>
+        <w:t>Šič/šička interiérového vybavení, 22.10.2026 10:16:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička interiérového vybavení, 2.10.2026 4:31:48</w:t>
+        <w:t>Šič/šička interiérového vybavení, 22.10.2026 10:16:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička interiérového vybavení, 2.10.2026 4:31:48</w:t>
+        <w:t>Šič/šička interiérového vybavení, 22.10.2026 10:16:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička interiérového vybavení, 2.10.2026 4:31:48</w:t>
+        <w:t>Šič/šička interiérového vybavení, 22.10.2026 10:16:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3772,51 +3772,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vícekomorovou šitou výplň s dílcem PUR pěny</w:t>
+        <w:t>vícekomorovou šitou výplň s dílcem PUR pěny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4137" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3831,51 +3831,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•snímatelný potah polštáře se všitou paspulí </w:t>
+        <w:t xml:space="preserve">snímatelný potah polštáře se všitou paspulí </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4137" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3890,51 +3890,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vzorek z usně se švy – jednostranně přeplátovaný, rozešitý a podšitý lemovkou</w:t>
+        <w:t>vzorek z usně se švy – jednostranně přeplátovaný, rozešitý a podšitý lemovkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4137" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3949,51 +3949,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vzorek z textilie - všití zdrhovadla min. délky 400 mm</w:t>
+        <w:t>vzorek z textilie - všití zdrhovadla min. délky 400 mm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="1"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="4137" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
@@ -4486,51 +4486,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička interiérového vybavení, 2.10.2026 4:31:48</w:t>
+        <w:t>Šič/šička interiérového vybavení, 22.10.2026 10:16:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4622,79 +4622,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="7166" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6619" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4706,51 +4706,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6619" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4762,51 +4762,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6619" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4893,51 +4893,51 @@
         <w:t>krejčí</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti čalounické výroby nebo textilní výroby při zhotovování interiérového vybavení nebo šití bytového textilu nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti čalounické nebo textilní a oděvní výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6619" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4952,51 +4952,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oblasti nábytkářské výroby a alespoň 5 let odborné praxe v oblasti čalounické nebo textilní výroby při zhotovování interiérového vybavení nebo šití bytového textilu nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti čalounické nebo textilní a oděvní výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6619" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5011,51 +5011,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání v oblasti nábytkářské nebo textilní výroby a alespoň 5 let odborné praxe v oblasti čalounické nebo textilní výroby při zhotovování interiérového vybavení nebo šití bytového textilu nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti čalounické nebo textilní a oděvní výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6619" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5070,51 +5070,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání v oblasti nábytkářské nebo textilní výroby a alespoň 5 let odborné praxe v oblasti čalounické výroby při zhotovování interiérového vybavení nebo šití bytového textilu nebo ve funkci učitele odborných předmětů nebo praktického vyučování nebo odborného výcviku v oblasti čalounické nebo textilní a oděvní výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6619" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5129,51 +5129,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace 31-029-H Šič/šička interiérového vybavení a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti výroby šitého interiérového vybavení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6619" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5185,400 +5185,285 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6619" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6619" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6619" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6619" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička interiérového vybavení, 2.10.2026 4:31:48</w:t>
+        <w:t>Šič/šička interiérového vybavení, 22.10.2026 10:16:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5813,1221 +5698,1221 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10430" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Technické normy, zákony a nařízení týkající se způsobu a kvality provedení a zákonného značení textilních výrobků, které budou k dispozici buď v listinné podobě v dostatečném počtu potřebném na zkoušku, nebo v elektronické podobě v off line formě (tedy již stažené) pro okamžité použití uchazečem </w:t>
+        <w:t xml:space="preserve">Technické normy, zákony a nařízení týkající se způsobu a kvality provedení a zákonného značení textilních výrobků, které budou k dispozici buď v listinné podobě v dostatečném počtu potřebném na zkoušku, nebo v elektronické podobě v off line formě (tedy již stažené) pro okamžité použití uchazečem </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10430" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Technologické postupy, nákresy a výkresy šitých dílců a výrobků interiérového vybavení </w:t>
+        <w:t xml:space="preserve">Technologické postupy, nákresy a výkresy šitých dílců a výrobků interiérového vybavení </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10430" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Textilie, usně, povrstvený textil (koženky), výplňové materiály, dílce měkkých polyuretanových (PUR) pěn různých druhů, hustot a tvrdostí, obdobné tvarovací a kypřicí materiály a směsi pro plnění šitých výplní</w:t>
+        <w:t>Textilie, usně, povrstvený textil (koženky), výplňové materiály, dílce měkkých polyuretanových (PUR) pěn různých druhů, hustot a tvrdostí, obdobné tvarovací a kypřicí materiály a směsi pro plnění šitých výplní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10430" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Textilní pomocné materiály - zdrhovadla, stuhové uzávěry, stuhy, prýmky, pruženky, třapce, šňůry, strojové a ruční nitě více druhů (min. 3) a od každého druhu více barev (min. 4), lemovací proužky, vyšívací nitě, aplikace, značkovky, zdobné prvky, podlepovací textilie (např. s naneseným nízkotavným lepidlem) </w:t>
+        <w:t xml:space="preserve">Textilní pomocné materiály - zdrhovadla, stuhové uzávěry, stuhy, prýmky, pruženky, třapce, šňůry, strojové a ruční nitě více druhů (min. 3) a od každého druhu více barev (min. 4), lemovací proužky, vyšívací nitě, aplikace, značkovky, zdobné prvky, podlepovací textilie (např. s naneseným nízkotavným lepidlem) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10430" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Lepidlo pro spojování PUR pěn</w:t>
+        <w:t>Lepidlo pro spojování PUR pěn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10430" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Vybavení k nanášení lepidla </w:t>
+        <w:t xml:space="preserve">Vybavení k nanášení lepidla </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10430" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Měřicí, kreslicí a pro šití potřebné pracovní pomůcky včetně rýsovacích potřeb</w:t>
+        <w:t>Měřicí, kreslicí a pro šití potřebné pracovní pomůcky včetně rýsovacích potřeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10430" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Základní vybavení pracoviště pro zhotovení střihů a šablon</w:t>
+        <w:t>Základní vybavení pracoviště pro zhotovení střihů a šablon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10430" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Střihací technika a pracovní pomůcky, tj. střihací stůl, ruční nůžky malé, ruční nůžky velké krejčovské, ruční elektrický řezací strojek s kotoučovým nožem, ruční elektrický řezací strojek s přímým nožem</w:t>
+        <w:t>Střihací technika a pracovní pomůcky, tj. střihací stůl, ruční nůžky malé, ruční nůžky velké krejčovské, ruční elektrický řezací strojek s kotoučovým nožem, ruční elektrický řezací strojek s přímým nožem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10430" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Žehlicí a fixační technika</w:t>
+        <w:t>Žehlicí a fixační technika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10430" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Technické vybavení k balení výrobků, balicí materiály </w:t>
+        <w:t xml:space="preserve">Technické vybavení k balení výrobků, balicí materiály </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10430" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Elektrické šicí stroje, tj. průmyslový šicí stroj jednojehlový se stehem vázaným, průmyslový šicí stroj se stehem vázaným dvoujehlový, průmyslový šicí stroj obnitkovací tří nebo vícenitný</w:t>
+        <w:t>Elektrické šicí stroje, tj. průmyslový šicí stroj jednojehlový se stehem vázaným, průmyslový šicí stroj se stehem vázaným dvoujehlový, průmyslový šicí stroj obnitkovací tří nebo vícenitný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10430" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Strojové jehly (min. balení 10 ks k příslušnému šicímu stroji, šitému a šicímu materiálu) </w:t>
+        <w:t xml:space="preserve">Strojové jehly (min. balení 10 ks k příslušnému šicímu stroji, šitému a šicímu materiálu) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10430" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Jehly různých velikostí pro ruční šití: jehly jednohrotové s kulatou špicí, jehly jednohrotové s trojhranným hrotem, jehly dvojhrotové s kulatou špicí, jehly oblé s kulatou špicí, jehly oblé s ostrou špicí, jehly oblé s trojhrannou špicí </w:t>
+        <w:t xml:space="preserve">Jehly různých velikostí pro ruční šití: jehly jednohrotové s kulatou špicí, jehly jednohrotové s trojhranným hrotem, jehly dvojhrotové s kulatou špicí, jehly oblé s kulatou špicí, jehly oblé s ostrou špicí, jehly oblé s trojhrannou špicí </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10430" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Špendlíky krejčovské, špendlíky čalounické</w:t>
+        <w:t>Špendlíky krejčovské, špendlíky čalounické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10430" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Vypichovače </w:t>
+        <w:t xml:space="preserve">Vypichovače </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10430" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Váha </w:t>
+        <w:t xml:space="preserve">Váha </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10430" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ochranné pracovní prostředky</w:t>
+        <w:t>Ochranné pracovní prostředky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10430" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Potřeby pro čištění výrobku od peří, polyesterových smotků, jiných výplňových materiálů, nití a k udržování čistoty na pracovišti</w:t>
+        <w:t>Potřeby pro čištění výrobku od peří, polyesterových smotků, jiných výplňových materiálů, nití a k udržování čistoty na pracovišti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10430" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•PC nebo tablet</w:t>
+        <w:t>PC nebo tablet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10430" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7531,51 +7416,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička interiérového vybavení, 2.10.2026 4:31:48</w:t>
+        <w:t>Šič/šička interiérového vybavení, 22.10.2026 10:16:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7929,51 +7814,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička interiérového vybavení, 2.10.2026 4:31:48</w:t>
+        <w:t>Šič/šička interiérového vybavení, 22.10.2026 10:16:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8446,84 +8331,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STŘEDNÍ ŠKOLA STAVEBNÍCH ŘEMESEL BRNO-BOSONOHY, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička interiérového vybavení, 2.10.2026 4:31:48</w:t>
+        <w:t>Šič/šička interiérového vybavení, 22.10.2026 10:16:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5C7F2A23"/>
+    <w:nsid w:val="62EEFC2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8609,51 +8494,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="763D22B6"/>
+    <w:nsid w:val="74EC4422"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8739,51 +8624,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48783A93"/>
+    <w:nsid w:val="3BC60772"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8854,205 +8739,72 @@
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="00000119">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
-      <w:start w:val="1"/>
-[...128 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>