--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5682F3ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5682F3ED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5682F3ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6244E551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6244E551" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6244E551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.4.2026 1:55:42</w:t>
+        <w:t>Pokladní, 7.5.2026 16:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.4.2026 1:55:42</w:t>
+        <w:t>Pokladní, 7.5.2026 16:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.4.2026 1:55:42</w:t>
+        <w:t>Pokladní, 7.5.2026 16:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4355,51 +4355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.4.2026 1:55:42</w:t>
+        <w:t>Pokladní, 7.5.2026 16:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6224,51 +6224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.4.2026 1:55:42</w:t>
+        <w:t>Pokladní, 7.5.2026 16:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7967,51 +7967,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.4.2026 1:55:42</w:t>
+        <w:t>Pokladní, 7.5.2026 16:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8714,51 +8714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.4.2026 1:55:42</w:t>
+        <w:t>Pokladní, 7.5.2026 16:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9149,84 +9149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Automotive Lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.4.2026 1:55:42</w:t>
+        <w:t>Pokladní, 7.5.2026 16:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="02C88E7B"/>
+    <w:nsid w:val="653ACE29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9312,51 +9312,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D3C2A77"/>
+    <w:nsid w:val="2B8F3E64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9442,51 +9442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F5080E2"/>
+    <w:nsid w:val="52C5A450"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9572,51 +9572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="32624179"/>
+    <w:nsid w:val="3BE469AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>