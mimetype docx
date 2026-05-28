--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6244E551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6244E551" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6244E551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R445D7660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR445D7660" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR445D7660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 7.5.2026 16:01:04</w:t>
+        <w:t>Pokladní, 28.5.2026 2:31:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 7.5.2026 16:01:04</w:t>
+        <w:t>Pokladní, 28.5.2026 2:31:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 7.5.2026 16:01:04</w:t>
+        <w:t>Pokladní, 28.5.2026 2:31:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4355,51 +4355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 7.5.2026 16:01:04</w:t>
+        <w:t>Pokladní, 28.5.2026 2:31:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6224,51 +6224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 7.5.2026 16:01:04</w:t>
+        <w:t>Pokladní, 28.5.2026 2:31:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7967,51 +7967,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 7.5.2026 16:01:04</w:t>
+        <w:t>Pokladní, 28.5.2026 2:31:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8714,51 +8714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 7.5.2026 16:01:04</w:t>
+        <w:t>Pokladní, 28.5.2026 2:31:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9149,84 +9149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Automotive Lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 7.5.2026 16:01:04</w:t>
+        <w:t>Pokladní, 28.5.2026 2:31:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="653ACE29"/>
+    <w:nsid w:val="1ED46026"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9312,51 +9312,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B8F3E64"/>
+    <w:nsid w:val="4C81140F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9442,51 +9442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52C5A450"/>
+    <w:nsid w:val="386FE8AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9572,51 +9572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3BE469AC"/>
+    <w:nsid w:val="64010341"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>