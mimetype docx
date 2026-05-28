--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R445D7660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR445D7660" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR445D7660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41D27E1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41D27E1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41D27E1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 28.5.2026 2:31:15</w:t>
+        <w:t>Pokladní, 28.5.2026 4:16:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 28.5.2026 2:31:15</w:t>
+        <w:t>Pokladní, 28.5.2026 4:16:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 28.5.2026 2:31:15</w:t>
+        <w:t>Pokladní, 28.5.2026 4:16:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4355,51 +4355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 28.5.2026 2:31:15</w:t>
+        <w:t>Pokladní, 28.5.2026 4:16:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6224,51 +6224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 28.5.2026 2:31:15</w:t>
+        <w:t>Pokladní, 28.5.2026 4:16:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7967,51 +7967,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 28.5.2026 2:31:15</w:t>
+        <w:t>Pokladní, 28.5.2026 4:16:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8714,51 +8714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 28.5.2026 2:31:15</w:t>
+        <w:t>Pokladní, 28.5.2026 4:16:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9149,84 +9149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Automotive Lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 28.5.2026 2:31:15</w:t>
+        <w:t>Pokladní, 28.5.2026 4:16:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1ED46026"/>
+    <w:nsid w:val="02473DCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9312,51 +9312,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C81140F"/>
+    <w:nsid w:val="2FA0F6AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9442,51 +9442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="386FE8AD"/>
+    <w:nsid w:val="1CC2C70E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9572,51 +9572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="64010341"/>
+    <w:nsid w:val="4CB9519B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>