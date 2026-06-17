--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41D27E1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41D27E1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41D27E1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R319595EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR319595EB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR319595EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 28.5.2026 4:16:49</w:t>
+        <w:t>Pokladní, 17.6.2026 9:15:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 28.5.2026 4:16:49</w:t>
+        <w:t>Pokladní, 17.6.2026 9:15:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 28.5.2026 4:16:49</w:t>
+        <w:t>Pokladní, 17.6.2026 9:15:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4355,51 +4355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 28.5.2026 4:16:49</w:t>
+        <w:t>Pokladní, 17.6.2026 9:15:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6224,51 +6224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 28.5.2026 4:16:49</w:t>
+        <w:t>Pokladní, 17.6.2026 9:15:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7967,51 +7967,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 28.5.2026 4:16:49</w:t>
+        <w:t>Pokladní, 17.6.2026 9:15:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8714,51 +8714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 28.5.2026 4:16:49</w:t>
+        <w:t>Pokladní, 17.6.2026 9:15:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9149,84 +9149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Automotive Lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 28.5.2026 4:16:49</w:t>
+        <w:t>Pokladní, 17.6.2026 9:15:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="02473DCF"/>
+    <w:nsid w:val="6D2E3D06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9312,51 +9312,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FA0F6AA"/>
+    <w:nsid w:val="787E23B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9442,51 +9442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1CC2C70E"/>
+    <w:nsid w:val="79CFC130"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9572,51 +9572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4CB9519B"/>
+    <w:nsid w:val="339B1C3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>