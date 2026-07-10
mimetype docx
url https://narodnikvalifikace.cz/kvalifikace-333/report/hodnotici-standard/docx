--- v4 (2026-06-17)
+++ v5 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R319595EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR319595EB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR319595EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37880E55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37880E55" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37880E55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.6.2026 9:15:25</w:t>
+        <w:t>Pokladní, 10.7.2026 23:32:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.6.2026 9:15:25</w:t>
+        <w:t>Pokladní, 10.7.2026 23:32:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.6.2026 9:15:25</w:t>
+        <w:t>Pokladní, 10.7.2026 23:32:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4355,51 +4355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.6.2026 9:15:26</w:t>
+        <w:t>Pokladní, 10.7.2026 23:32:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6224,51 +6224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.6.2026 9:15:26</w:t>
+        <w:t>Pokladní, 10.7.2026 23:32:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7967,51 +7967,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.6.2026 9:15:26</w:t>
+        <w:t>Pokladní, 10.7.2026 23:32:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8714,51 +8714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.6.2026 9:15:26</w:t>
+        <w:t>Pokladní, 10.7.2026 23:32:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9149,84 +9149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Automotive Lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.6.2026 9:15:26</w:t>
+        <w:t>Pokladní, 10.7.2026 23:32:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D2E3D06"/>
+    <w:nsid w:val="0396CFAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9312,51 +9312,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="787E23B3"/>
+    <w:nsid w:val="52948872"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9442,51 +9442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79CFC130"/>
+    <w:nsid w:val="45CF67D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9572,51 +9572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="339B1C3E"/>
+    <w:nsid w:val="2EE32F1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>