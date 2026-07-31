--- v5 (2026-07-10)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37880E55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37880E55" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37880E55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28EE926D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28EE926D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28EE926D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 10.7.2026 23:32:18</w:t>
+        <w:t>Pokladní, 31.7.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 10.7.2026 23:32:18</w:t>
+        <w:t>Pokladní, 31.7.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 10.7.2026 23:32:18</w:t>
+        <w:t>Pokladní, 31.7.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4355,51 +4355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 10.7.2026 23:32:18</w:t>
+        <w:t>Pokladní, 31.7.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6224,51 +6224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 10.7.2026 23:32:18</w:t>
+        <w:t>Pokladní, 31.7.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7967,51 +7967,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 10.7.2026 23:32:18</w:t>
+        <w:t>Pokladní, 31.7.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8714,51 +8714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 10.7.2026 23:32:18</w:t>
+        <w:t>Pokladní, 31.7.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9149,84 +9149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Automotive Lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 10.7.2026 23:32:18</w:t>
+        <w:t>Pokladní, 31.7.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0396CFAF"/>
+    <w:nsid w:val="02721FA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9312,51 +9312,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52948872"/>
+    <w:nsid w:val="582867F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9442,51 +9442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="45CF67D7"/>
+    <w:nsid w:val="5D091137"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9572,51 +9572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2EE32F1C"/>
+    <w:nsid w:val="3635446E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>