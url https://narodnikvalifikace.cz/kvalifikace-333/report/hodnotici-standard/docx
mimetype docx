--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28EE926D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28EE926D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28EE926D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B54747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B54747" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B54747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 31.7.2026 9:37:44</w:t>
+        <w:t>Pokladní, 20.8.2026 13:33:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 31.7.2026 9:37:44</w:t>
+        <w:t>Pokladní, 20.8.2026 13:33:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 31.7.2026 9:37:44</w:t>
+        <w:t>Pokladní, 20.8.2026 13:33:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4355,51 +4355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 31.7.2026 9:37:44</w:t>
+        <w:t>Pokladní, 20.8.2026 13:33:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6224,51 +6224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 31.7.2026 9:37:44</w:t>
+        <w:t>Pokladní, 20.8.2026 13:33:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7967,51 +7967,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 31.7.2026 9:37:44</w:t>
+        <w:t>Pokladní, 20.8.2026 13:33:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8714,51 +8714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 31.7.2026 9:37:44</w:t>
+        <w:t>Pokladní, 20.8.2026 13:33:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9149,84 +9149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Automotive Lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 31.7.2026 9:37:44</w:t>
+        <w:t>Pokladní, 20.8.2026 13:33:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="02721FA6"/>
+    <w:nsid w:val="4B6CF04D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9312,51 +9312,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="582867F5"/>
+    <w:nsid w:val="2C030A73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9442,51 +9442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5D091137"/>
+    <w:nsid w:val="6BF5CF45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9572,51 +9572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3635446E"/>
+    <w:nsid w:val="3CADCB96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>