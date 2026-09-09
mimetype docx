--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B54747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B54747" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B54747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DCB68E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DCB68E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DCB68E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 20.8.2026 13:33:06</w:t>
+        <w:t>Pokladní, 9.9.2026 19:07:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 20.8.2026 13:33:06</w:t>
+        <w:t>Pokladní, 9.9.2026 19:07:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 20.8.2026 13:33:06</w:t>
+        <w:t>Pokladní, 9.9.2026 19:07:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4355,51 +4355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 20.8.2026 13:33:06</w:t>
+        <w:t>Pokladní, 9.9.2026 19:07:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6224,51 +6224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 20.8.2026 13:33:06</w:t>
+        <w:t>Pokladní, 9.9.2026 19:07:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7967,51 +7967,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 20.8.2026 13:33:06</w:t>
+        <w:t>Pokladní, 9.9.2026 19:07:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8714,51 +8714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 20.8.2026 13:33:06</w:t>
+        <w:t>Pokladní, 9.9.2026 19:07:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9149,84 +9149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Automotive Lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 20.8.2026 13:33:06</w:t>
+        <w:t>Pokladní, 9.9.2026 19:07:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B6CF04D"/>
+    <w:nsid w:val="16D81126"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9312,51 +9312,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C030A73"/>
+    <w:nsid w:val="42E9B5F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9442,51 +9442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6BF5CF45"/>
+    <w:nsid w:val="36915E53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9572,51 +9572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3CADCB96"/>
+    <w:nsid w:val="28A23943"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>