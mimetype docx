--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C67DAEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C67DAEC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C67DAEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6686DF0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6686DF0A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6686DF0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.4.2026 5:43:29</w:t>
+        <w:t>Pokladní, 7.5.2026 18:44:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.4.2026 5:43:29</w:t>
+        <w:t>Pokladní, 7.5.2026 18:44:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.4.2026 5:43:29</w:t>
+        <w:t>Pokladní, 7.5.2026 18:44:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4355,51 +4355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.4.2026 5:43:29</w:t>
+        <w:t>Pokladní, 7.5.2026 18:44:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6224,51 +6224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.4.2026 5:43:29</w:t>
+        <w:t>Pokladní, 7.5.2026 18:44:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7967,51 +7967,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.4.2026 5:43:29</w:t>
+        <w:t>Pokladní, 7.5.2026 18:44:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8714,51 +8714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.4.2026 5:43:29</w:t>
+        <w:t>Pokladní, 7.5.2026 18:44:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9149,84 +9149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Automotive Lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.4.2026 5:43:29</w:t>
+        <w:t>Pokladní, 7.5.2026 18:44:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5CC3FE47"/>
+    <w:nsid w:val="6230DBE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9312,51 +9312,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7289E1BC"/>
+    <w:nsid w:val="157ADC7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9442,51 +9442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3C905125"/>
+    <w:nsid w:val="1FC0364B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9572,51 +9572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3EE30F5F"/>
+    <w:nsid w:val="64B99F71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>