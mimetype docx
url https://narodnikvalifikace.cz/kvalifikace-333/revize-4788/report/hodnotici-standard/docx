--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6686DF0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6686DF0A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6686DF0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27F25FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27F25FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27F25FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 7.5.2026 18:44:46</w:t>
+        <w:t>Pokladní, 28.5.2026 3:38:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 7.5.2026 18:44:46</w:t>
+        <w:t>Pokladní, 28.5.2026 3:38:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 7.5.2026 18:44:46</w:t>
+        <w:t>Pokladní, 28.5.2026 3:38:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4355,51 +4355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 7.5.2026 18:44:46</w:t>
+        <w:t>Pokladní, 28.5.2026 3:38:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6224,51 +6224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 7.5.2026 18:44:46</w:t>
+        <w:t>Pokladní, 28.5.2026 3:38:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7967,51 +7967,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 7.5.2026 18:44:46</w:t>
+        <w:t>Pokladní, 28.5.2026 3:38:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8714,51 +8714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 7.5.2026 18:44:46</w:t>
+        <w:t>Pokladní, 28.5.2026 3:38:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9149,84 +9149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Automotive Lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 7.5.2026 18:44:46</w:t>
+        <w:t>Pokladní, 28.5.2026 3:38:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6230DBE1"/>
+    <w:nsid w:val="370B53BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9312,51 +9312,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="157ADC7D"/>
+    <w:nsid w:val="0F23282F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9442,51 +9442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1FC0364B"/>
+    <w:nsid w:val="5F5B56B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9572,51 +9572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="64B99F71"/>
+    <w:nsid w:val="5BBFD16B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>