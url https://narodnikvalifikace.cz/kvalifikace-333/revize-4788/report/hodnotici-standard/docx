--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27F25FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27F25FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27F25FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E669584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E669584" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E669584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 28.5.2026 3:38:49</w:t>
+        <w:t>Pokladní, 17.6.2026 14:25:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 28.5.2026 3:38:49</w:t>
+        <w:t>Pokladní, 17.6.2026 14:25:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 28.5.2026 3:38:49</w:t>
+        <w:t>Pokladní, 17.6.2026 14:25:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4355,51 +4355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 28.5.2026 3:38:49</w:t>
+        <w:t>Pokladní, 17.6.2026 14:25:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6224,51 +6224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 28.5.2026 3:38:49</w:t>
+        <w:t>Pokladní, 17.6.2026 14:25:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7967,51 +7967,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 28.5.2026 3:38:49</w:t>
+        <w:t>Pokladní, 17.6.2026 14:25:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8714,51 +8714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 28.5.2026 3:38:49</w:t>
+        <w:t>Pokladní, 17.6.2026 14:25:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9149,84 +9149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Automotive Lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 28.5.2026 3:38:49</w:t>
+        <w:t>Pokladní, 17.6.2026 14:25:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="370B53BB"/>
+    <w:nsid w:val="462D607D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9312,51 +9312,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F23282F"/>
+    <w:nsid w:val="5215B28E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9442,51 +9442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F5B56B9"/>
+    <w:nsid w:val="30AA2E1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9572,51 +9572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5BBFD16B"/>
+    <w:nsid w:val="1772E564"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>