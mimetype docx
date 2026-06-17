--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E669584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E669584" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E669584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7173857A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7173857A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7173857A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.6.2026 14:25:59</w:t>
+        <w:t>Pokladní, 17.6.2026 16:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.6.2026 14:25:59</w:t>
+        <w:t>Pokladní, 17.6.2026 16:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.6.2026 14:25:59</w:t>
+        <w:t>Pokladní, 17.6.2026 16:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4355,51 +4355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.6.2026 14:25:59</w:t>
+        <w:t>Pokladní, 17.6.2026 16:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6224,51 +6224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.6.2026 14:25:59</w:t>
+        <w:t>Pokladní, 17.6.2026 16:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7967,51 +7967,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.6.2026 14:25:59</w:t>
+        <w:t>Pokladní, 17.6.2026 16:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8714,51 +8714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.6.2026 14:25:59</w:t>
+        <w:t>Pokladní, 17.6.2026 16:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9149,84 +9149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Automotive Lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.6.2026 14:25:59</w:t>
+        <w:t>Pokladní, 17.6.2026 16:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="462D607D"/>
+    <w:nsid w:val="0C788892"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9312,51 +9312,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5215B28E"/>
+    <w:nsid w:val="4CF4729F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9442,51 +9442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="30AA2E1C"/>
+    <w:nsid w:val="13D29238"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9572,51 +9572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1772E564"/>
+    <w:nsid w:val="21CD9A76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>