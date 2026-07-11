--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7173857A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7173857A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7173857A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60693EF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60693EF5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60693EF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.6.2026 16:14:20</w:t>
+        <w:t>Pokladní, 11.7.2026 3:47:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.6.2026 16:14:20</w:t>
+        <w:t>Pokladní, 11.7.2026 3:47:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.6.2026 16:14:20</w:t>
+        <w:t>Pokladní, 11.7.2026 3:47:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4355,51 +4355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.6.2026 16:14:20</w:t>
+        <w:t>Pokladní, 11.7.2026 3:47:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6224,51 +6224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.6.2026 16:14:20</w:t>
+        <w:t>Pokladní, 11.7.2026 3:47:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7967,51 +7967,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.6.2026 16:14:20</w:t>
+        <w:t>Pokladní, 11.7.2026 3:47:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8714,51 +8714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.6.2026 16:14:20</w:t>
+        <w:t>Pokladní, 11.7.2026 3:47:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9149,84 +9149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Automotive Lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 17.6.2026 16:14:20</w:t>
+        <w:t>Pokladní, 11.7.2026 3:47:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C788892"/>
+    <w:nsid w:val="0FA0ECDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9312,51 +9312,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CF4729F"/>
+    <w:nsid w:val="7CC808B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9442,51 +9442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13D29238"/>
+    <w:nsid w:val="75BBEC89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9572,51 +9572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="21CD9A76"/>
+    <w:nsid w:val="0982ABDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>