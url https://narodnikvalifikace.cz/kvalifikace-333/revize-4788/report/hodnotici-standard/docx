--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60693EF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60693EF5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60693EF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B9DA5CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B9DA5CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B9DA5CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 11.7.2026 3:47:34</w:t>
+        <w:t>Pokladní, 31.7.2026 16:16:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 11.7.2026 3:47:34</w:t>
+        <w:t>Pokladní, 31.7.2026 16:16:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 11.7.2026 3:47:34</w:t>
+        <w:t>Pokladní, 31.7.2026 16:16:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4355,51 +4355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 11.7.2026 3:47:34</w:t>
+        <w:t>Pokladní, 31.7.2026 16:16:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6224,51 +6224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 11.7.2026 3:47:34</w:t>
+        <w:t>Pokladní, 31.7.2026 16:16:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7967,51 +7967,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 11.7.2026 3:47:34</w:t>
+        <w:t>Pokladní, 31.7.2026 16:16:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8714,51 +8714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 11.7.2026 3:47:34</w:t>
+        <w:t>Pokladní, 31.7.2026 16:16:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9149,84 +9149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Automotive Lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 11.7.2026 3:47:34</w:t>
+        <w:t>Pokladní, 31.7.2026 16:16:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0FA0ECDD"/>
+    <w:nsid w:val="43196D17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9312,51 +9312,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CC808B4"/>
+    <w:nsid w:val="22CC6D07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9442,51 +9442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75BBEC89"/>
+    <w:nsid w:val="2A771838"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9572,51 +9572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0982ABDB"/>
+    <w:nsid w:val="7601B3EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>