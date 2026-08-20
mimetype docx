--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B9DA5CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B9DA5CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B9DA5CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFED5BFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFED5BFB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFED5BFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 31.7.2026 16:16:37</w:t>
+        <w:t>Pokladní, 20.8.2026 20:01:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 31.7.2026 16:16:37</w:t>
+        <w:t>Pokladní, 20.8.2026 20:01:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 31.7.2026 16:16:37</w:t>
+        <w:t>Pokladní, 20.8.2026 20:01:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4355,51 +4355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 31.7.2026 16:16:37</w:t>
+        <w:t>Pokladní, 20.8.2026 20:01:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6224,51 +6224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 31.7.2026 16:16:37</w:t>
+        <w:t>Pokladní, 20.8.2026 20:01:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7967,51 +7967,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 31.7.2026 16:16:37</w:t>
+        <w:t>Pokladní, 20.8.2026 20:01:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8714,51 +8714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 31.7.2026 16:16:37</w:t>
+        <w:t>Pokladní, 20.8.2026 20:01:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9149,84 +9149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Automotive Lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 31.7.2026 16:16:37</w:t>
+        <w:t>Pokladní, 20.8.2026 20:01:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="43196D17"/>
+    <w:nsid w:val="40BB53F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9312,51 +9312,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22CC6D07"/>
+    <w:nsid w:val="1AC3065F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9442,51 +9442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2A771838"/>
+    <w:nsid w:val="6C3ED00D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9572,51 +9572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7601B3EC"/>
+    <w:nsid w:val="2BEDD86E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>