--- v7 (2026-08-20)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFED5BFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFED5BFB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFED5BFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6778FFE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6778FFE3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6778FFE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 20.8.2026 20:01:02</w:t>
+        <w:t>Pokladní, 20.8.2026 20:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 20.8.2026 20:01:02</w:t>
+        <w:t>Pokladní, 20.8.2026 20:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 20.8.2026 20:01:02</w:t>
+        <w:t>Pokladní, 20.8.2026 20:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4355,51 +4355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 20.8.2026 20:01:02</w:t>
+        <w:t>Pokladní, 20.8.2026 20:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6224,51 +6224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 20.8.2026 20:01:02</w:t>
+        <w:t>Pokladní, 20.8.2026 20:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7967,51 +7967,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 20.8.2026 20:01:02</w:t>
+        <w:t>Pokladní, 20.8.2026 20:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8714,51 +8714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 20.8.2026 20:01:02</w:t>
+        <w:t>Pokladní, 20.8.2026 20:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9149,84 +9149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Automotive Lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 20.8.2026 20:01:02</w:t>
+        <w:t>Pokladní, 20.8.2026 20:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40BB53F5"/>
+    <w:nsid w:val="4B9D1ECB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9312,51 +9312,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AC3065F"/>
+    <w:nsid w:val="50310724"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9442,51 +9442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C3ED00D"/>
+    <w:nsid w:val="42F218A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9572,51 +9572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2BEDD86E"/>
+    <w:nsid w:val="22DAF546"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>