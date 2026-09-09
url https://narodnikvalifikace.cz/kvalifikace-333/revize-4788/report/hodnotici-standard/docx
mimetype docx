--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6778FFE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6778FFE3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6778FFE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42C06EBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42C06EBC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42C06EBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 20.8.2026 20:08:25</w:t>
+        <w:t>Pokladní, 9.9.2026 21:56:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 20.8.2026 20:08:25</w:t>
+        <w:t>Pokladní, 9.9.2026 21:56:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 20.8.2026 20:08:25</w:t>
+        <w:t>Pokladní, 9.9.2026 21:56:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4355,51 +4355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 20.8.2026 20:08:25</w:t>
+        <w:t>Pokladní, 9.9.2026 21:56:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6224,51 +6224,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 20.8.2026 20:08:25</w:t>
+        <w:t>Pokladní, 9.9.2026 21:56:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7967,51 +7967,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 20.8.2026 20:08:25</w:t>
+        <w:t>Pokladní, 9.9.2026 21:56:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8714,51 +8714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 20.8.2026 20:08:25</w:t>
+        <w:t>Pokladní, 9.9.2026 21:56:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9149,84 +9149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Automotive Lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokladní, 20.8.2026 20:08:25</w:t>
+        <w:t>Pokladní, 9.9.2026 21:56:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B9D1ECB"/>
+    <w:nsid w:val="3287CD2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9312,51 +9312,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50310724"/>
+    <w:nsid w:val="4257D0B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9442,51 +9442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="42F218A4"/>
+    <w:nsid w:val="534A7D71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9572,51 +9572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="22DAF546"/>
+    <w:nsid w:val="65057F56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>