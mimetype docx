--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D2CA25B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D2CA25B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D2CA25B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6516C5E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6516C5E0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6516C5E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 0:27:46</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 16:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 0:27:46</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 16:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 0:27:46</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 16:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5111,51 +5111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 0:27:46</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 16:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6312,51 +6312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 0:27:46</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 16:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 0:27:46</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 16:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8938,51 +8938,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 0:27:46</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 16:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10566,51 +10566,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 0:27:46</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 16:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11667,51 +11667,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 0:27:46</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 16:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12122,84 +12122,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 0:27:46</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 16:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B408668"/>
+    <w:nsid w:val="552288E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12285,51 +12285,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0831FED3"/>
+    <w:nsid w:val="2779B63A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12415,51 +12415,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2DD0BF8C"/>
+    <w:nsid w:val="11AD0DA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12545,51 +12545,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7B835900"/>
+    <w:nsid w:val="2E169A8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>