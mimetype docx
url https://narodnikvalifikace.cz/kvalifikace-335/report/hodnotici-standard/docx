--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6516C5E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6516C5E0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6516C5E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46095CE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46095CE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46095CE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 16:01:21</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 16:59:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 16:01:21</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 16:59:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 16:01:21</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 16:59:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5111,51 +5111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 16:01:21</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 16:59:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6312,51 +6312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 16:01:21</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 16:59:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 16:01:21</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 16:59:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8938,51 +8938,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 16:01:21</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 16:59:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10566,51 +10566,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 16:01:21</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 16:59:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11667,51 +11667,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 16:01:21</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 16:59:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12122,84 +12122,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 16:01:21</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 16:59:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="552288E6"/>
+    <w:nsid w:val="312F13F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12285,51 +12285,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2779B63A"/>
+    <w:nsid w:val="165A524C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12415,51 +12415,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="11AD0DA8"/>
+    <w:nsid w:val="208A35CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12545,51 +12545,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2E169A8B"/>
+    <w:nsid w:val="0417A5B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>