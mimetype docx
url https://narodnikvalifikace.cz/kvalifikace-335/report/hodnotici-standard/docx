--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46095CE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46095CE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46095CE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D6FECF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D6FECF4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D6FECF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 16:59:14</w:t>
+        <w:t>Prodavač/prodavačka, 27.5.2026 23:51:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 16:59:14</w:t>
+        <w:t>Prodavač/prodavačka, 27.5.2026 23:51:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 16:59:14</w:t>
+        <w:t>Prodavač/prodavačka, 27.5.2026 23:51:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5111,51 +5111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 16:59:14</w:t>
+        <w:t>Prodavač/prodavačka, 27.5.2026 23:51:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6312,51 +6312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 16:59:14</w:t>
+        <w:t>Prodavač/prodavačka, 27.5.2026 23:51:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 16:59:14</w:t>
+        <w:t>Prodavač/prodavačka, 27.5.2026 23:51:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8938,51 +8938,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 16:59:14</w:t>
+        <w:t>Prodavač/prodavačka, 27.5.2026 23:51:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10566,51 +10566,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 16:59:14</w:t>
+        <w:t>Prodavač/prodavačka, 27.5.2026 23:51:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11667,51 +11667,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 16:59:14</w:t>
+        <w:t>Prodavač/prodavačka, 27.5.2026 23:51:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12122,84 +12122,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 16:59:14</w:t>
+        <w:t>Prodavač/prodavačka, 27.5.2026 23:51:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="312F13F8"/>
+    <w:nsid w:val="6CD4B336"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12285,51 +12285,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="165A524C"/>
+    <w:nsid w:val="056278BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12415,51 +12415,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="208A35CD"/>
+    <w:nsid w:val="1730BBAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12545,51 +12545,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0417A5B3"/>
+    <w:nsid w:val="024E5C8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>