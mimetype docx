--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D6FECF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D6FECF4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D6FECF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R367EFAD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR367EFAD7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR367EFAD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.5.2026 23:51:38</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 9:14:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.5.2026 23:51:38</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 9:14:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.5.2026 23:51:38</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 9:14:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5111,51 +5111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.5.2026 23:51:38</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 9:14:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6312,51 +6312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.5.2026 23:51:38</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 9:14:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.5.2026 23:51:38</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 9:14:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8938,51 +8938,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.5.2026 23:51:38</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 9:14:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10566,51 +10566,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.5.2026 23:51:38</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 9:14:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11667,51 +11667,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.5.2026 23:51:38</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 9:14:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12122,84 +12122,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.5.2026 23:51:38</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 9:14:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6CD4B336"/>
+    <w:nsid w:val="7BE3127F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12285,51 +12285,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="056278BF"/>
+    <w:nsid w:val="7B94BB03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12415,51 +12415,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1730BBAF"/>
+    <w:nsid w:val="23F8E12C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12545,51 +12545,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="024E5C8F"/>
+    <w:nsid w:val="1AF9726F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>