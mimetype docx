--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R367EFAD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR367EFAD7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR367EFAD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56FE95D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56FE95D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56FE95D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 9:14:24</w:t>
+        <w:t>Prodavač/prodavačka, 7.7.2026 11:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 9:14:24</w:t>
+        <w:t>Prodavač/prodavačka, 7.7.2026 11:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 9:14:24</w:t>
+        <w:t>Prodavač/prodavačka, 7.7.2026 11:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5111,51 +5111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 9:14:24</w:t>
+        <w:t>Prodavač/prodavačka, 7.7.2026 11:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6312,51 +6312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 9:14:24</w:t>
+        <w:t>Prodavač/prodavačka, 7.7.2026 11:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 9:14:24</w:t>
+        <w:t>Prodavač/prodavačka, 7.7.2026 11:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8938,51 +8938,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 9:14:24</w:t>
+        <w:t>Prodavač/prodavačka, 7.7.2026 11:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10566,51 +10566,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 9:14:24</w:t>
+        <w:t>Prodavač/prodavačka, 7.7.2026 11:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11667,51 +11667,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 9:14:24</w:t>
+        <w:t>Prodavač/prodavačka, 7.7.2026 11:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12122,84 +12122,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 9:14:24</w:t>
+        <w:t>Prodavač/prodavačka, 7.7.2026 11:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7BE3127F"/>
+    <w:nsid w:val="4A79DA77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12285,51 +12285,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B94BB03"/>
+    <w:nsid w:val="6DC46340"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12415,51 +12415,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="23F8E12C"/>
+    <w:nsid w:val="28907A26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12545,51 +12545,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1AF9726F"/>
+    <w:nsid w:val="043E3A0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>