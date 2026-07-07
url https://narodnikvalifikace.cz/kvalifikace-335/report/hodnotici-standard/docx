--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56FE95D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56FE95D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56FE95D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C54DD47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C54DD47" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C54DD47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.7.2026 11:07:12</w:t>
+        <w:t>Prodavač/prodavačka, 7.7.2026 12:23:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.7.2026 11:07:12</w:t>
+        <w:t>Prodavač/prodavačka, 7.7.2026 12:23:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.7.2026 11:07:12</w:t>
+        <w:t>Prodavač/prodavačka, 7.7.2026 12:23:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5111,51 +5111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.7.2026 11:07:12</w:t>
+        <w:t>Prodavač/prodavačka, 7.7.2026 12:23:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6312,51 +6312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.7.2026 11:07:12</w:t>
+        <w:t>Prodavač/prodavačka, 7.7.2026 12:23:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.7.2026 11:07:12</w:t>
+        <w:t>Prodavač/prodavačka, 7.7.2026 12:23:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8938,51 +8938,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.7.2026 11:07:12</w:t>
+        <w:t>Prodavač/prodavačka, 7.7.2026 12:23:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10566,51 +10566,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.7.2026 11:07:12</w:t>
+        <w:t>Prodavač/prodavačka, 7.7.2026 12:23:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11667,51 +11667,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.7.2026 11:07:12</w:t>
+        <w:t>Prodavač/prodavačka, 7.7.2026 12:23:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12122,84 +12122,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.7.2026 11:07:12</w:t>
+        <w:t>Prodavač/prodavačka, 7.7.2026 12:23:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4A79DA77"/>
+    <w:nsid w:val="4D0C294D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12285,51 +12285,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DC46340"/>
+    <w:nsid w:val="78839305"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12415,51 +12415,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="28907A26"/>
+    <w:nsid w:val="65A34AC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12545,51 +12545,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="043E3A0A"/>
+    <w:nsid w:val="7C1DE9AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>