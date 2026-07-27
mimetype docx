--- v6 (2026-07-07)
+++ v7 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C54DD47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C54DD47" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C54DD47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CC9D1D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CC9D1D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CC9D1D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.7.2026 12:23:50</w:t>
+        <w:t>Prodavač/prodavačka, 27.7.2026 14:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.7.2026 12:23:50</w:t>
+        <w:t>Prodavač/prodavačka, 27.7.2026 14:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.7.2026 12:23:50</w:t>
+        <w:t>Prodavač/prodavačka, 27.7.2026 14:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5111,51 +5111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.7.2026 12:23:50</w:t>
+        <w:t>Prodavač/prodavačka, 27.7.2026 14:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6312,51 +6312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.7.2026 12:23:50</w:t>
+        <w:t>Prodavač/prodavačka, 27.7.2026 14:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.7.2026 12:23:50</w:t>
+        <w:t>Prodavač/prodavačka, 27.7.2026 14:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8938,51 +8938,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.7.2026 12:23:50</w:t>
+        <w:t>Prodavač/prodavačka, 27.7.2026 14:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10566,51 +10566,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.7.2026 12:23:50</w:t>
+        <w:t>Prodavač/prodavačka, 27.7.2026 14:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11667,51 +11667,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.7.2026 12:23:50</w:t>
+        <w:t>Prodavač/prodavačka, 27.7.2026 14:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12122,84 +12122,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.7.2026 12:23:50</w:t>
+        <w:t>Prodavač/prodavačka, 27.7.2026 14:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D0C294D"/>
+    <w:nsid w:val="03B4E3CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12285,51 +12285,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78839305"/>
+    <w:nsid w:val="244AC92E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12415,51 +12415,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65A34AC8"/>
+    <w:nsid w:val="0CCBD85D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12545,51 +12545,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7C1DE9AA"/>
+    <w:nsid w:val="57A37AE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>