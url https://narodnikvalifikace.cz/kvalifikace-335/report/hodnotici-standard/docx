--- v7 (2026-07-27)
+++ v8 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CC9D1D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CC9D1D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CC9D1D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6ECD8BB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6ECD8BB9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6ECD8BB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.7.2026 14:59:00</w:t>
+        <w:t>Prodavač/prodavačka, 27.7.2026 16:08:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.7.2026 14:59:00</w:t>
+        <w:t>Prodavač/prodavačka, 27.7.2026 16:08:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.7.2026 14:59:00</w:t>
+        <w:t>Prodavač/prodavačka, 27.7.2026 16:08:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5111,51 +5111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.7.2026 14:59:00</w:t>
+        <w:t>Prodavač/prodavačka, 27.7.2026 16:08:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6312,51 +6312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.7.2026 14:59:00</w:t>
+        <w:t>Prodavač/prodavačka, 27.7.2026 16:08:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.7.2026 14:59:00</w:t>
+        <w:t>Prodavač/prodavačka, 27.7.2026 16:08:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8938,51 +8938,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.7.2026 14:59:00</w:t>
+        <w:t>Prodavač/prodavačka, 27.7.2026 16:08:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10566,51 +10566,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.7.2026 14:59:00</w:t>
+        <w:t>Prodavač/prodavačka, 27.7.2026 16:08:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11667,51 +11667,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.7.2026 14:59:00</w:t>
+        <w:t>Prodavač/prodavačka, 27.7.2026 16:08:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12122,84 +12122,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.7.2026 14:59:00</w:t>
+        <w:t>Prodavač/prodavačka, 27.7.2026 16:08:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="03B4E3CE"/>
+    <w:nsid w:val="0EA9BC57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12285,51 +12285,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="244AC92E"/>
+    <w:nsid w:val="013CB999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12415,51 +12415,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0CCBD85D"/>
+    <w:nsid w:val="6A755FAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12545,51 +12545,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="57A37AE3"/>
+    <w:nsid w:val="3C510E6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>