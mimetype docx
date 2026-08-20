--- v8 (2026-07-27)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6ECD8BB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6ECD8BB9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6ECD8BB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12078BA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12078BA7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12078BA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.7.2026 16:08:39</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 13:33:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.7.2026 16:08:39</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 13:33:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.7.2026 16:08:39</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 13:33:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5111,51 +5111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.7.2026 16:08:39</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 13:33:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6312,51 +6312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.7.2026 16:08:39</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 13:33:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.7.2026 16:08:39</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 13:33:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8938,51 +8938,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.7.2026 16:08:39</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 13:33:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10566,51 +10566,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.7.2026 16:08:39</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 13:33:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11667,51 +11667,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.7.2026 16:08:39</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 13:33:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12122,84 +12122,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 27.7.2026 16:08:39</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 13:33:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0EA9BC57"/>
+    <w:nsid w:val="48930C73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12285,51 +12285,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="013CB999"/>
+    <w:nsid w:val="72A349DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12415,51 +12415,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6A755FAB"/>
+    <w:nsid w:val="41BA0214"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12545,51 +12545,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3C510E6C"/>
+    <w:nsid w:val="39C71071"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>