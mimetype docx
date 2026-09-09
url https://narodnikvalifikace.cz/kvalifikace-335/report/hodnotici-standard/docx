--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12078BA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12078BA7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12078BA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70DC9E0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70DC9E0A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70DC9E0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 13:33:23</w:t>
+        <w:t>Prodavač/prodavačka, 9.9.2026 19:07:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 13:33:23</w:t>
+        <w:t>Prodavač/prodavačka, 9.9.2026 19:07:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 13:33:23</w:t>
+        <w:t>Prodavač/prodavačka, 9.9.2026 19:07:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5111,51 +5111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 13:33:23</w:t>
+        <w:t>Prodavač/prodavačka, 9.9.2026 19:07:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6312,51 +6312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 13:33:23</w:t>
+        <w:t>Prodavač/prodavačka, 9.9.2026 19:07:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 13:33:23</w:t>
+        <w:t>Prodavač/prodavačka, 9.9.2026 19:07:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8938,51 +8938,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 13:33:23</w:t>
+        <w:t>Prodavač/prodavačka, 9.9.2026 19:07:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10566,51 +10566,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 13:33:23</w:t>
+        <w:t>Prodavač/prodavačka, 9.9.2026 19:07:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11667,51 +11667,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 13:33:23</w:t>
+        <w:t>Prodavač/prodavačka, 9.9.2026 19:07:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12122,84 +12122,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 13:33:23</w:t>
+        <w:t>Prodavač/prodavačka, 9.9.2026 19:07:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48930C73"/>
+    <w:nsid w:val="2D1319B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12285,51 +12285,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72A349DB"/>
+    <w:nsid w:val="052E6B05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12415,51 +12415,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41BA0214"/>
+    <w:nsid w:val="6451EEE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12545,51 +12545,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="39C71071"/>
+    <w:nsid w:val="6001398C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>