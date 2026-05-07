--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R990C432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR990C432" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR990C432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B2522CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B2522CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B2522CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 10.06.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.4.2026 4:37:44</w:t>
+        <w:t>Prodavač, 7.5.2026 17:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.4.2026 4:37:44</w:t>
+        <w:t>Prodavač, 7.5.2026 17:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3424,51 +3424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.4.2026 4:37:44</w:t>
+        <w:t>Prodavač, 7.5.2026 17:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4861,51 +4861,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.4.2026 4:37:44</w:t>
+        <w:t>Prodavač, 7.5.2026 17:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.4.2026 4:37:44</w:t>
+        <w:t>Prodavač, 7.5.2026 17:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.4.2026 4:37:44</w:t>
+        <w:t>Prodavač, 7.5.2026 17:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8454,51 +8454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K ověřování jazykových kompetencí: pokud autorizovaná osoba nemá kvalifikaci v příslušném cizím jazyce na úrovni magisterského studia (doloží diplom), nebo v daném jazyce nezískala a nedoložila certifikát úrovně minimálně B2 podle Společného evropského referenčního rámce pro jazyky, je při zkoušce přítomna také další osoba, která tyto kvalifikační požadavky splňuje; její názor je doporučujícího charakteru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.4.2026 4:37:44</w:t>
+        <w:t>Prodavač, 7.5.2026 17:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9430,51 +9430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.4.2026 4:37:44</w:t>
+        <w:t>Prodavač, 7.5.2026 17:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10575,51 +10575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.4.2026 4:37:44</w:t>
+        <w:t>Prodavač, 7.5.2026 17:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11204,84 +11204,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz obchodu a cestovního ruchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.4.2026 4:37:44</w:t>
+        <w:t>Prodavač, 7.5.2026 17:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4203786B"/>
+    <w:nsid w:val="2597050C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11367,51 +11367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="084A8FEF"/>
+    <w:nsid w:val="4DD1757B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11497,51 +11497,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E143883"/>
+    <w:nsid w:val="68FFC4F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>