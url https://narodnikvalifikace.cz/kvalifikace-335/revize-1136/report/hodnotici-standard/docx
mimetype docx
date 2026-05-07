--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B2522CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B2522CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B2522CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C90B909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C90B909" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C90B909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 10.06.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 7.5.2026 17:56:33</w:t>
+        <w:t>Prodavač, 7.5.2026 18:45:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 7.5.2026 17:56:33</w:t>
+        <w:t>Prodavač, 7.5.2026 18:45:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3424,51 +3424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 7.5.2026 17:56:33</w:t>
+        <w:t>Prodavač, 7.5.2026 18:45:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4861,51 +4861,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 7.5.2026 17:56:33</w:t>
+        <w:t>Prodavač, 7.5.2026 18:45:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 7.5.2026 17:56:33</w:t>
+        <w:t>Prodavač, 7.5.2026 18:45:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 7.5.2026 17:56:33</w:t>
+        <w:t>Prodavač, 7.5.2026 18:45:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8454,51 +8454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K ověřování jazykových kompetencí: pokud autorizovaná osoba nemá kvalifikaci v příslušném cizím jazyce na úrovni magisterského studia (doloží diplom), nebo v daném jazyce nezískala a nedoložila certifikát úrovně minimálně B2 podle Společného evropského referenčního rámce pro jazyky, je při zkoušce přítomna také další osoba, která tyto kvalifikační požadavky splňuje; její názor je doporučujícího charakteru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 7.5.2026 17:56:33</w:t>
+        <w:t>Prodavač, 7.5.2026 18:45:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9430,51 +9430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 7.5.2026 17:56:33</w:t>
+        <w:t>Prodavač, 7.5.2026 18:45:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10575,51 +10575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 7.5.2026 17:56:33</w:t>
+        <w:t>Prodavač, 7.5.2026 18:45:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11204,84 +11204,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz obchodu a cestovního ruchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 7.5.2026 17:56:33</w:t>
+        <w:t>Prodavač, 7.5.2026 18:45:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2597050C"/>
+    <w:nsid w:val="180010DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11367,51 +11367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DD1757B"/>
+    <w:nsid w:val="5B6B01ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11497,51 +11497,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="68FFC4F9"/>
+    <w:nsid w:val="2260437F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>