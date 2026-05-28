--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C90B909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C90B909" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C90B909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R670E97FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR670E97FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR670E97FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 10.06.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 7.5.2026 18:45:53</w:t>
+        <w:t>Prodavač, 28.5.2026 4:20:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 7.5.2026 18:45:53</w:t>
+        <w:t>Prodavač, 28.5.2026 4:20:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3424,51 +3424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 7.5.2026 18:45:53</w:t>
+        <w:t>Prodavač, 28.5.2026 4:20:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4861,51 +4861,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 7.5.2026 18:45:53</w:t>
+        <w:t>Prodavač, 28.5.2026 4:20:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 7.5.2026 18:45:53</w:t>
+        <w:t>Prodavač, 28.5.2026 4:20:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 7.5.2026 18:45:53</w:t>
+        <w:t>Prodavač, 28.5.2026 4:20:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8454,51 +8454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K ověřování jazykových kompetencí: pokud autorizovaná osoba nemá kvalifikaci v příslušném cizím jazyce na úrovni magisterského studia (doloží diplom), nebo v daném jazyce nezískala a nedoložila certifikát úrovně minimálně B2 podle Společného evropského referenčního rámce pro jazyky, je při zkoušce přítomna také další osoba, která tyto kvalifikační požadavky splňuje; její názor je doporučujícího charakteru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 7.5.2026 18:45:53</w:t>
+        <w:t>Prodavač, 28.5.2026 4:20:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9430,51 +9430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 7.5.2026 18:45:53</w:t>
+        <w:t>Prodavač, 28.5.2026 4:20:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10575,51 +10575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 7.5.2026 18:45:53</w:t>
+        <w:t>Prodavač, 28.5.2026 4:20:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11204,84 +11204,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz obchodu a cestovního ruchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 7.5.2026 18:45:53</w:t>
+        <w:t>Prodavač, 28.5.2026 4:20:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="180010DD"/>
+    <w:nsid w:val="78E362F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11367,51 +11367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B6B01ED"/>
+    <w:nsid w:val="433DB54F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11497,51 +11497,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2260437F"/>
+    <w:nsid w:val="3F618806"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>