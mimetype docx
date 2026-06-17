--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R670E97FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR670E97FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR670E97FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F7C7FC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F7C7FC5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F7C7FC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 10.06.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 28.5.2026 4:20:21</w:t>
+        <w:t>Prodavač, 17.6.2026 12:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 28.5.2026 4:20:21</w:t>
+        <w:t>Prodavač, 17.6.2026 12:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3424,51 +3424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 28.5.2026 4:20:21</w:t>
+        <w:t>Prodavač, 17.6.2026 12:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4861,51 +4861,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 28.5.2026 4:20:21</w:t>
+        <w:t>Prodavač, 17.6.2026 12:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 28.5.2026 4:20:21</w:t>
+        <w:t>Prodavač, 17.6.2026 12:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 28.5.2026 4:20:21</w:t>
+        <w:t>Prodavač, 17.6.2026 12:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8454,51 +8454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K ověřování jazykových kompetencí: pokud autorizovaná osoba nemá kvalifikaci v příslušném cizím jazyce na úrovni magisterského studia (doloží diplom), nebo v daném jazyce nezískala a nedoložila certifikát úrovně minimálně B2 podle Společného evropského referenčního rámce pro jazyky, je při zkoušce přítomna také další osoba, která tyto kvalifikační požadavky splňuje; její názor je doporučujícího charakteru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 28.5.2026 4:20:21</w:t>
+        <w:t>Prodavač, 17.6.2026 12:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9430,51 +9430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 28.5.2026 4:20:21</w:t>
+        <w:t>Prodavač, 17.6.2026 12:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10575,51 +10575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 28.5.2026 4:20:21</w:t>
+        <w:t>Prodavač, 17.6.2026 12:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11204,84 +11204,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz obchodu a cestovního ruchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 28.5.2026 4:20:21</w:t>
+        <w:t>Prodavač, 17.6.2026 12:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="78E362F2"/>
+    <w:nsid w:val="4CFBA49A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11367,51 +11367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="433DB54F"/>
+    <w:nsid w:val="715A7C99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11497,51 +11497,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3F618806"/>
+    <w:nsid w:val="716C2C8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>