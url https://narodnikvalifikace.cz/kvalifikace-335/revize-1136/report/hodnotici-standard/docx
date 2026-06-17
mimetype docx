--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F7C7FC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F7C7FC5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F7C7FC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B59BB34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B59BB34" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B59BB34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 10.06.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.6.2026 12:49:34</w:t>
+        <w:t>Prodavač, 17.6.2026 14:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.6.2026 12:49:34</w:t>
+        <w:t>Prodavač, 17.6.2026 14:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3424,51 +3424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.6.2026 12:49:34</w:t>
+        <w:t>Prodavač, 17.6.2026 14:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4861,51 +4861,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.6.2026 12:49:34</w:t>
+        <w:t>Prodavač, 17.6.2026 14:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.6.2026 12:49:34</w:t>
+        <w:t>Prodavač, 17.6.2026 14:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.6.2026 12:49:34</w:t>
+        <w:t>Prodavač, 17.6.2026 14:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8454,51 +8454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K ověřování jazykových kompetencí: pokud autorizovaná osoba nemá kvalifikaci v příslušném cizím jazyce na úrovni magisterského studia (doloží diplom), nebo v daném jazyce nezískala a nedoložila certifikát úrovně minimálně B2 podle Společného evropského referenčního rámce pro jazyky, je při zkoušce přítomna také další osoba, která tyto kvalifikační požadavky splňuje; její názor je doporučujícího charakteru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.6.2026 12:49:34</w:t>
+        <w:t>Prodavač, 17.6.2026 14:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9430,51 +9430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.6.2026 12:49:34</w:t>
+        <w:t>Prodavač, 17.6.2026 14:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10575,51 +10575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.6.2026 12:49:34</w:t>
+        <w:t>Prodavač, 17.6.2026 14:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11204,84 +11204,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz obchodu a cestovního ruchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.6.2026 12:49:34</w:t>
+        <w:t>Prodavač, 17.6.2026 14:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4CFBA49A"/>
+    <w:nsid w:val="2EE6FE27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11367,51 +11367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="715A7C99"/>
+    <w:nsid w:val="094F69CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11497,51 +11497,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="716C2C8A"/>
+    <w:nsid w:val="566F6CF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>