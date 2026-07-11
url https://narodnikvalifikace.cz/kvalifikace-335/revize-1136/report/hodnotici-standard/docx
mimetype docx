--- v5 (2026-06-17)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B59BB34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B59BB34" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B59BB34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R460ABF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR460ABF9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR460ABF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 10.06.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.6.2026 14:23:47</w:t>
+        <w:t>Prodavač, 11.7.2026 2:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.6.2026 14:23:47</w:t>
+        <w:t>Prodavač, 11.7.2026 2:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3424,51 +3424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.6.2026 14:23:47</w:t>
+        <w:t>Prodavač, 11.7.2026 2:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4861,51 +4861,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.6.2026 14:23:47</w:t>
+        <w:t>Prodavač, 11.7.2026 2:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.6.2026 14:23:47</w:t>
+        <w:t>Prodavač, 11.7.2026 2:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.6.2026 14:23:47</w:t>
+        <w:t>Prodavač, 11.7.2026 2:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8454,51 +8454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K ověřování jazykových kompetencí: pokud autorizovaná osoba nemá kvalifikaci v příslušném cizím jazyce na úrovni magisterského studia (doloží diplom), nebo v daném jazyce nezískala a nedoložila certifikát úrovně minimálně B2 podle Společného evropského referenčního rámce pro jazyky, je při zkoušce přítomna také další osoba, která tyto kvalifikační požadavky splňuje; její názor je doporučujícího charakteru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.6.2026 14:23:47</w:t>
+        <w:t>Prodavač, 11.7.2026 2:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9430,51 +9430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.6.2026 14:23:47</w:t>
+        <w:t>Prodavač, 11.7.2026 2:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10575,51 +10575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.6.2026 14:23:47</w:t>
+        <w:t>Prodavač, 11.7.2026 2:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11204,84 +11204,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz obchodu a cestovního ruchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 17.6.2026 14:23:47</w:t>
+        <w:t>Prodavač, 11.7.2026 2:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2EE6FE27"/>
+    <w:nsid w:val="4537A244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11367,51 +11367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="094F69CC"/>
+    <w:nsid w:val="5DC3794D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11497,51 +11497,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="566F6CF1"/>
+    <w:nsid w:val="4398F0A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>