--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R460ABF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR460ABF9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR460ABF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15001787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15001787" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15001787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 10.06.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 11.7.2026 2:20:29</w:t>
+        <w:t>Prodavač, 31.7.2026 14:46:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 11.7.2026 2:20:29</w:t>
+        <w:t>Prodavač, 31.7.2026 14:46:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3424,51 +3424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 11.7.2026 2:20:29</w:t>
+        <w:t>Prodavač, 31.7.2026 14:46:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4861,51 +4861,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 11.7.2026 2:20:29</w:t>
+        <w:t>Prodavač, 31.7.2026 14:46:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 11.7.2026 2:20:29</w:t>
+        <w:t>Prodavač, 31.7.2026 14:46:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 11.7.2026 2:20:29</w:t>
+        <w:t>Prodavač, 31.7.2026 14:46:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8454,51 +8454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K ověřování jazykových kompetencí: pokud autorizovaná osoba nemá kvalifikaci v příslušném cizím jazyce na úrovni magisterského studia (doloží diplom), nebo v daném jazyce nezískala a nedoložila certifikát úrovně minimálně B2 podle Společného evropského referenčního rámce pro jazyky, je při zkoušce přítomna také další osoba, která tyto kvalifikační požadavky splňuje; její názor je doporučujícího charakteru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 11.7.2026 2:20:29</w:t>
+        <w:t>Prodavač, 31.7.2026 14:46:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9430,51 +9430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 11.7.2026 2:20:29</w:t>
+        <w:t>Prodavač, 31.7.2026 14:46:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10575,51 +10575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 11.7.2026 2:20:29</w:t>
+        <w:t>Prodavač, 31.7.2026 14:46:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11204,84 +11204,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz obchodu a cestovního ruchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 11.7.2026 2:20:29</w:t>
+        <w:t>Prodavač, 31.7.2026 14:46:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4537A244"/>
+    <w:nsid w:val="614A94B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11367,51 +11367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DC3794D"/>
+    <w:nsid w:val="0E98FB7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11497,51 +11497,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4398F0A2"/>
+    <w:nsid w:val="2D6EFBDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>