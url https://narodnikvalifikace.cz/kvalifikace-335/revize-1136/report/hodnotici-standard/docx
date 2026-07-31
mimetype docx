--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15001787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15001787" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15001787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R127C1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR127C1043" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR127C1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 10.06.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 31.7.2026 14:46:16</w:t>
+        <w:t>Prodavač, 31.7.2026 15:56:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 31.7.2026 14:46:16</w:t>
+        <w:t>Prodavač, 31.7.2026 15:56:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3424,51 +3424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 31.7.2026 14:46:16</w:t>
+        <w:t>Prodavač, 31.7.2026 15:56:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4861,51 +4861,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 31.7.2026 14:46:16</w:t>
+        <w:t>Prodavač, 31.7.2026 15:56:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 31.7.2026 14:46:16</w:t>
+        <w:t>Prodavač, 31.7.2026 15:56:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 31.7.2026 14:46:16</w:t>
+        <w:t>Prodavač, 31.7.2026 15:56:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8454,51 +8454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K ověřování jazykových kompetencí: pokud autorizovaná osoba nemá kvalifikaci v příslušném cizím jazyce na úrovni magisterského studia (doloží diplom), nebo v daném jazyce nezískala a nedoložila certifikát úrovně minimálně B2 podle Společného evropského referenčního rámce pro jazyky, je při zkoušce přítomna také další osoba, která tyto kvalifikační požadavky splňuje; její názor je doporučujícího charakteru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 31.7.2026 14:46:16</w:t>
+        <w:t>Prodavač, 31.7.2026 15:56:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9430,51 +9430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 31.7.2026 14:46:16</w:t>
+        <w:t>Prodavač, 31.7.2026 15:56:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10575,51 +10575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 31.7.2026 14:46:16</w:t>
+        <w:t>Prodavač, 31.7.2026 15:56:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11204,84 +11204,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz obchodu a cestovního ruchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 31.7.2026 14:46:16</w:t>
+        <w:t>Prodavač, 31.7.2026 15:56:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="614A94B5"/>
+    <w:nsid w:val="23C060BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11367,51 +11367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E98FB7E"/>
+    <w:nsid w:val="72721FA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11497,51 +11497,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D6EFBDA"/>
+    <w:nsid w:val="6881212D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>