--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R127C1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR127C1043" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR127C1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B693DBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B693DBE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B693DBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 10.06.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 31.7.2026 15:56:52</w:t>
+        <w:t>Prodavač, 20.8.2026 20:54:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 31.7.2026 15:56:52</w:t>
+        <w:t>Prodavač, 20.8.2026 20:54:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3424,51 +3424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 31.7.2026 15:56:52</w:t>
+        <w:t>Prodavač, 20.8.2026 20:54:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4861,51 +4861,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 31.7.2026 15:56:52</w:t>
+        <w:t>Prodavač, 20.8.2026 20:54:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 31.7.2026 15:56:52</w:t>
+        <w:t>Prodavač, 20.8.2026 20:54:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 31.7.2026 15:56:52</w:t>
+        <w:t>Prodavač, 20.8.2026 20:54:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8454,51 +8454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K ověřování jazykových kompetencí: pokud autorizovaná osoba nemá kvalifikaci v příslušném cizím jazyce na úrovni magisterského studia (doloží diplom), nebo v daném jazyce nezískala a nedoložila certifikát úrovně minimálně B2 podle Společného evropského referenčního rámce pro jazyky, je při zkoušce přítomna také další osoba, která tyto kvalifikační požadavky splňuje; její názor je doporučujícího charakteru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 31.7.2026 15:56:52</w:t>
+        <w:t>Prodavač, 20.8.2026 20:54:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9430,51 +9430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 31.7.2026 15:56:52</w:t>
+        <w:t>Prodavač, 20.8.2026 20:54:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10575,51 +10575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 31.7.2026 15:56:52</w:t>
+        <w:t>Prodavač, 20.8.2026 20:54:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11204,84 +11204,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz obchodu a cestovního ruchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač, 31.7.2026 15:56:52</w:t>
+        <w:t>Prodavač, 20.8.2026 20:54:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="23C060BA"/>
+    <w:nsid w:val="7F337E01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11367,51 +11367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72721FA0"/>
+    <w:nsid w:val="0649613B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11497,51 +11497,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6881212D"/>
+    <w:nsid w:val="1890AE10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>