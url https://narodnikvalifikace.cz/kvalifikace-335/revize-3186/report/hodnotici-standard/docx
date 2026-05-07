--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54C89511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54C89511" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54C89511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18F4238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18F4238" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18F4238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 4:37:46</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 17:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 4:37:46</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 17:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 4:37:46</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 17:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5165,51 +5165,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 4:37:46</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 17:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6366,51 +6366,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 4:37:46</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 17:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7087,51 +7087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 4:37:46</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 17:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8470,51 +8470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 4:37:46</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 17:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9387,51 +9387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 4:37:46</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 17:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10709,51 +10709,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 4:37:46</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 17:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11282,84 +11282,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 4:37:46</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 17:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5AB5329D"/>
+    <w:nsid w:val="3E27B0F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11445,51 +11445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A1C47AF"/>
+    <w:nsid w:val="13308245"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11575,51 +11575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03CAB81D"/>
+    <w:nsid w:val="016A9A8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11705,51 +11705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="66335CF2"/>
+    <w:nsid w:val="6D913BBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>