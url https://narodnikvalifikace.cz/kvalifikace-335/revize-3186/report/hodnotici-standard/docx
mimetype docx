--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18F4238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18F4238" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18F4238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E1A7F1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E1A7F1E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E1A7F1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 17:56:33</w:t>
+        <w:t>Prodavač/prodavačka, 28.5.2026 5:20:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 17:56:33</w:t>
+        <w:t>Prodavač/prodavačka, 28.5.2026 5:20:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 17:56:33</w:t>
+        <w:t>Prodavač/prodavačka, 28.5.2026 5:20:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5165,51 +5165,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 17:56:33</w:t>
+        <w:t>Prodavač/prodavačka, 28.5.2026 5:20:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6366,51 +6366,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 17:56:33</w:t>
+        <w:t>Prodavač/prodavačka, 28.5.2026 5:20:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7087,51 +7087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 17:56:33</w:t>
+        <w:t>Prodavač/prodavačka, 28.5.2026 5:20:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8470,51 +8470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 17:56:33</w:t>
+        <w:t>Prodavač/prodavačka, 28.5.2026 5:20:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9387,51 +9387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 17:56:33</w:t>
+        <w:t>Prodavač/prodavačka, 28.5.2026 5:20:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10709,51 +10709,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 17:56:33</w:t>
+        <w:t>Prodavač/prodavačka, 28.5.2026 5:20:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11282,84 +11282,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 17:56:33</w:t>
+        <w:t>Prodavač/prodavačka, 28.5.2026 5:20:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3E27B0F2"/>
+    <w:nsid w:val="1327A0FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11445,51 +11445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13308245"/>
+    <w:nsid w:val="2C30A1E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11575,51 +11575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="016A9A8B"/>
+    <w:nsid w:val="7E80EE96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11705,51 +11705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6D913BBF"/>
+    <w:nsid w:val="47CD45AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>