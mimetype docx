--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E1A7F1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E1A7F1E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E1A7F1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5948D8F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5948D8F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5948D8F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 28.5.2026 5:20:53</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 12:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 28.5.2026 5:20:53</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 12:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 28.5.2026 5:20:53</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 12:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5165,51 +5165,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 28.5.2026 5:20:53</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 12:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6366,51 +6366,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 28.5.2026 5:20:53</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 12:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7087,51 +7087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 28.5.2026 5:20:53</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 12:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8470,51 +8470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 28.5.2026 5:20:53</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 12:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9387,51 +9387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 28.5.2026 5:20:53</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 12:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10709,51 +10709,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 28.5.2026 5:20:53</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 12:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11282,84 +11282,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 28.5.2026 5:20:53</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 12:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1327A0FE"/>
+    <w:nsid w:val="533B8ABC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11445,51 +11445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C30A1E6"/>
+    <w:nsid w:val="3A001E7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11575,51 +11575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E80EE96"/>
+    <w:nsid w:val="2862FF85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11705,51 +11705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="47CD45AD"/>
+    <w:nsid w:val="27D6578A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>