--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5948D8F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5948D8F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5948D8F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C4ED262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C4ED262" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C4ED262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 12:49:39</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 14:45:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 12:49:39</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 14:45:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 12:49:39</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 14:45:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5165,51 +5165,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 12:49:39</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 14:45:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6366,51 +6366,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 12:49:39</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 14:45:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7087,51 +7087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 12:49:39</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 14:45:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8470,51 +8470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 12:49:39</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 14:45:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9387,51 +9387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 12:49:39</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 14:45:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10709,51 +10709,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 12:49:39</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 14:45:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11282,84 +11282,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 12:49:39</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 14:45:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="533B8ABC"/>
+    <w:nsid w:val="50BE75F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11445,51 +11445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A001E7A"/>
+    <w:nsid w:val="06100A43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11575,51 +11575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2862FF85"/>
+    <w:nsid w:val="16273A47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11705,51 +11705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="27D6578A"/>
+    <w:nsid w:val="662D52EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>