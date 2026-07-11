--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C4ED262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C4ED262" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C4ED262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E36A63E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E36A63E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E36A63E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 14:45:36</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 3:31:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 14:45:36</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 3:31:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 14:45:36</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 3:31:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5165,51 +5165,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 14:45:36</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 3:31:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6366,51 +6366,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 14:45:36</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 3:31:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7087,51 +7087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 14:45:36</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 3:31:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8470,51 +8470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 14:45:36</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 3:31:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9387,51 +9387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 14:45:36</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 3:31:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10709,51 +10709,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 14:45:36</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 3:31:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11282,84 +11282,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 14:45:36</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 3:31:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="50BE75F9"/>
+    <w:nsid w:val="4369614E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11445,51 +11445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06100A43"/>
+    <w:nsid w:val="2D7994C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11575,51 +11575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="16273A47"/>
+    <w:nsid w:val="7D08C90A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11705,51 +11705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="662D52EA"/>
+    <w:nsid w:val="4B846CBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>