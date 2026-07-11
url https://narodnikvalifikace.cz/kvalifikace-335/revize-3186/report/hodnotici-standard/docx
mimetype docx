--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E36A63E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E36A63E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E36A63E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D00585C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D00585C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D00585C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 3:31:35</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 4:49:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 3:31:35</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 4:49:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 3:31:35</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 4:49:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5165,51 +5165,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 3:31:35</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 4:49:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6366,51 +6366,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 3:31:35</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 4:49:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7087,51 +7087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 3:31:35</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 4:49:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8470,51 +8470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 3:31:35</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 4:49:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9387,51 +9387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 3:31:35</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 4:49:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10709,51 +10709,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 3:31:35</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 4:49:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11282,84 +11282,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 3:31:35</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 4:49:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4369614E"/>
+    <w:nsid w:val="218F5F70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11445,51 +11445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D7994C7"/>
+    <w:nsid w:val="57B4B5DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11575,51 +11575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D08C90A"/>
+    <w:nsid w:val="658BFEAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11705,51 +11705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4B846CBC"/>
+    <w:nsid w:val="4919F981"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>