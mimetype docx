--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D00585C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D00585C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D00585C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB1E54CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB1E54CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB1E54CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 4:49:08</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:19:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 4:49:08</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:19:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 4:49:08</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:19:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5165,51 +5165,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 4:49:08</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:19:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6366,51 +6366,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 4:49:08</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:19:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7087,51 +7087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 4:49:08</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:19:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8470,51 +8470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 4:49:08</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:19:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9387,51 +9387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 4:49:08</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:19:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10709,51 +10709,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 4:49:08</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:19:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11282,84 +11282,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 4:49:08</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:19:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="218F5F70"/>
+    <w:nsid w:val="4CB7BF32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11445,51 +11445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57B4B5DB"/>
+    <w:nsid w:val="29A71FA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11575,51 +11575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="658BFEAC"/>
+    <w:nsid w:val="24F1870C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11705,51 +11705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4919F981"/>
+    <w:nsid w:val="7DB85DB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>