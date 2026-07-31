--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB1E54CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB1E54CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB1E54CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36DCA94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36DCA94" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36DCA94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:19:00</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:46:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:19:00</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:46:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:19:00</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:46:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5165,51 +5165,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:19:00</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:46:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6366,51 +6366,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:19:00</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:46:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7087,51 +7087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:19:00</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:46:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8470,51 +8470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:19:00</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:46:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9387,51 +9387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:19:00</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:46:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10709,51 +10709,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:19:00</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:46:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11282,84 +11282,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:19:00</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:46:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4CB7BF32"/>
+    <w:nsid w:val="7E83DF36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11445,51 +11445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29A71FA8"/>
+    <w:nsid w:val="2E9CD1CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11575,51 +11575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24F1870C"/>
+    <w:nsid w:val="7919392E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11705,51 +11705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7DB85DB6"/>
+    <w:nsid w:val="344558BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>