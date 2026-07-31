--- v8 (2026-07-31)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36DCA94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36DCA94" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36DCA94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DFC862A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DFC862A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DFC862A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:46:22</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 15:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:46:22</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 15:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:46:22</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 15:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5165,51 +5165,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:46:22</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 15:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6366,51 +6366,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:46:22</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 15:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7087,51 +7087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:46:22</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 15:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8470,51 +8470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:46:22</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 15:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9387,51 +9387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:46:22</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 15:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10709,51 +10709,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:46:22</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 15:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11282,84 +11282,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:46:22</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 15:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E83DF36"/>
+    <w:nsid w:val="6FD5206F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11445,51 +11445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E9CD1CE"/>
+    <w:nsid w:val="10736E92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11575,51 +11575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7919392E"/>
+    <w:nsid w:val="4A8A976A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11705,51 +11705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="344558BA"/>
+    <w:nsid w:val="29947AF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>