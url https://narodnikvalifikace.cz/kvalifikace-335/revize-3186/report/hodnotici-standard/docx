--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DFC862A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DFC862A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DFC862A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7720C80C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7720C80C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7720C80C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 15:56:54</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 20:04:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 15:56:54</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 20:04:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 15:56:54</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 20:04:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5165,51 +5165,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 15:56:54</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 20:04:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6366,51 +6366,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 15:56:54</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 20:04:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7087,51 +7087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 15:56:54</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 20:04:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8470,51 +8470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 15:56:54</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 20:04:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9387,51 +9387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 15:56:54</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 20:04:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10709,51 +10709,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 15:56:54</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 20:04:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11282,84 +11282,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 15:56:54</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 20:04:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6FD5206F"/>
+    <w:nsid w:val="17ADCCD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11445,51 +11445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10736E92"/>
+    <w:nsid w:val="17DBDB17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11575,51 +11575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A8A976A"/>
+    <w:nsid w:val="69A6E690"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11705,51 +11705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="29947AF6"/>
+    <w:nsid w:val="18F533ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>