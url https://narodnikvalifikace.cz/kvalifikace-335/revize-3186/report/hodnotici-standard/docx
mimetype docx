--- v10 (2026-08-20)
+++ v11 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7720C80C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7720C80C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7720C80C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7558EDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7558EDE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7558EDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 20:04:55</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 20:53:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 20:04:55</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 20:53:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 20:04:55</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 20:53:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5165,51 +5165,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 20:04:55</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 20:53:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6366,51 +6366,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 20:04:55</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 20:53:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7087,51 +7087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 20:04:55</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 20:53:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8470,51 +8470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 20:04:55</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 20:53:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9387,51 +9387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 20:04:55</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 20:53:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10709,51 +10709,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 20:04:55</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 20:53:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11282,84 +11282,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 20:04:55</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 20:53:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="17ADCCD5"/>
+    <w:nsid w:val="1B9D95D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11445,51 +11445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17DBDB17"/>
+    <w:nsid w:val="5D11C133"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11575,51 +11575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="69A6E690"/>
+    <w:nsid w:val="7ED8CBE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11705,51 +11705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="18F533ED"/>
+    <w:nsid w:val="1D9E593F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>