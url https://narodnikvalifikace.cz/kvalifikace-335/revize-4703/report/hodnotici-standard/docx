--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BBEE685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BBEE685" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BBEE685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66A0D2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66A0D2F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66A0D2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 4:36:22</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 17:55:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 4:36:22</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 17:55:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 4:36:22</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 17:55:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5111,51 +5111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 4:36:22</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 17:55:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6312,51 +6312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 4:36:22</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 17:55:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 4:36:22</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 17:55:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8830,51 +8830,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 4:36:22</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 17:55:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10458,51 +10458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 4:36:22</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 17:55:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11559,51 +11559,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 4:36:22</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 17:55:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12014,84 +12014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 4:36:22</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 17:55:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6B3674B3"/>
+    <w:nsid w:val="3D096363"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12177,51 +12177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61D266B1"/>
+    <w:nsid w:val="4A979206"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12307,51 +12307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7921B93F"/>
+    <w:nsid w:val="06C7449E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12437,51 +12437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="499EEA12"/>
+    <w:nsid w:val="392A2167"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>