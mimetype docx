--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66A0D2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66A0D2F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66A0D2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R759BC409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR759BC409" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR759BC409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 17:55:49</w:t>
+        <w:t>Prodavač/prodavačka, 28.5.2026 2:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 17:55:49</w:t>
+        <w:t>Prodavač/prodavačka, 28.5.2026 2:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 17:55:49</w:t>
+        <w:t>Prodavač/prodavačka, 28.5.2026 2:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5111,51 +5111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 17:55:49</w:t>
+        <w:t>Prodavač/prodavačka, 28.5.2026 2:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6312,51 +6312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 17:55:49</w:t>
+        <w:t>Prodavač/prodavačka, 28.5.2026 2:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 17:55:49</w:t>
+        <w:t>Prodavač/prodavačka, 28.5.2026 2:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8830,51 +8830,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 17:55:49</w:t>
+        <w:t>Prodavač/prodavačka, 28.5.2026 2:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10458,51 +10458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 17:55:49</w:t>
+        <w:t>Prodavač/prodavačka, 28.5.2026 2:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11559,51 +11559,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 17:55:49</w:t>
+        <w:t>Prodavač/prodavačka, 28.5.2026 2:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12014,84 +12014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 17:55:49</w:t>
+        <w:t>Prodavač/prodavačka, 28.5.2026 2:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3D096363"/>
+    <w:nsid w:val="2D646908"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12177,51 +12177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A979206"/>
+    <w:nsid w:val="49366AF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12307,51 +12307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06C7449E"/>
+    <w:nsid w:val="48461EDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12437,51 +12437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="392A2167"/>
+    <w:nsid w:val="0D5CB4A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>