--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R759BC409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR759BC409" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR759BC409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73166934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73166934" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73166934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 28.5.2026 2:08:16</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 12:48:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 28.5.2026 2:08:16</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 12:48:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 28.5.2026 2:08:16</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 12:48:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5111,51 +5111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 28.5.2026 2:08:16</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 12:48:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6312,51 +6312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 28.5.2026 2:08:16</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 12:48:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 28.5.2026 2:08:16</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 12:48:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8830,51 +8830,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 28.5.2026 2:08:16</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 12:48:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10458,51 +10458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 28.5.2026 2:08:16</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 12:48:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11559,51 +11559,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 28.5.2026 2:08:16</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 12:48:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12014,84 +12014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 28.5.2026 2:08:16</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 12:48:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2D646908"/>
+    <w:nsid w:val="2890491C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12177,51 +12177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49366AF1"/>
+    <w:nsid w:val="5BB63D68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12307,51 +12307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48461EDC"/>
+    <w:nsid w:val="5751C37C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12437,51 +12437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0D5CB4A9"/>
+    <w:nsid w:val="17D1887A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>