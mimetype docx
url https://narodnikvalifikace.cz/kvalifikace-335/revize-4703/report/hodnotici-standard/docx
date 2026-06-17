--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73166934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73166934" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73166934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18230930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18230930" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18230930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 12:48:41</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 14:44:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 12:48:41</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 14:44:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 12:48:41</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 14:44:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5111,51 +5111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 12:48:41</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 14:44:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6312,51 +6312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 12:48:41</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 14:44:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 12:48:41</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 14:44:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8830,51 +8830,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 12:48:41</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 14:44:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10458,51 +10458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 12:48:41</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 14:44:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11559,51 +11559,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 12:48:41</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 14:44:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12014,84 +12014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 12:48:41</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 14:44:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2890491C"/>
+    <w:nsid w:val="22D1B539"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12177,51 +12177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BB63D68"/>
+    <w:nsid w:val="4A408040"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12307,51 +12307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5751C37C"/>
+    <w:nsid w:val="63C7D631"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12437,51 +12437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="17D1887A"/>
+    <w:nsid w:val="7A1D8EB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>