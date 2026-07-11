--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18230930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18230930" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18230930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DAA21F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DAA21F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DAA21F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 14:44:26</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 3:36:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 14:44:26</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 3:36:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 14:44:26</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 3:36:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5111,51 +5111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 14:44:26</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 3:36:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6312,51 +6312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 14:44:26</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 3:36:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 14:44:26</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 3:36:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8830,51 +8830,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 14:44:26</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 3:36:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10458,51 +10458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 14:44:26</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 3:36:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11559,51 +11559,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 14:44:26</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 3:36:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12014,84 +12014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 14:44:26</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 3:36:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="22D1B539"/>
+    <w:nsid w:val="5511402A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12177,51 +12177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A408040"/>
+    <w:nsid w:val="22F2947D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12307,51 +12307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="63C7D631"/>
+    <w:nsid w:val="72AC771A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12437,51 +12437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7A1D8EB6"/>
+    <w:nsid w:val="35814A44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>