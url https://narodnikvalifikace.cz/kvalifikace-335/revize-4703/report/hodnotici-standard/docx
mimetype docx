--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DAA21F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DAA21F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DAA21F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E90DC1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E90DC1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E90DC1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 3:36:54</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 13:00:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 3:36:54</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 13:00:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 3:36:54</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 13:00:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5111,51 +5111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 3:36:54</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 13:00:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6312,51 +6312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 3:36:54</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 13:00:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 3:36:54</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 13:00:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8830,51 +8830,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 3:36:54</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 13:00:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10458,51 +10458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 3:36:54</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 13:00:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11559,51 +11559,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 3:36:54</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 13:00:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12014,84 +12014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 3:36:54</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 13:00:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5511402A"/>
+    <w:nsid w:val="56180EFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12177,51 +12177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22F2947D"/>
+    <w:nsid w:val="1C7A18C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12307,51 +12307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72AC771A"/>
+    <w:nsid w:val="7D327538"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12437,51 +12437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="35814A44"/>
+    <w:nsid w:val="02C49358"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>