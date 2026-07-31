--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E90DC1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E90DC1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E90DC1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7226E54F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7226E54F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7226E54F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 13:00:44</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:18:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 13:00:44</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:18:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 13:00:44</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:18:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5111,51 +5111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 13:00:44</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:18:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6312,51 +6312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 13:00:44</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:18:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 13:00:44</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:18:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8830,51 +8830,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 13:00:44</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:18:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10458,51 +10458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 13:00:44</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:18:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11559,51 +11559,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 13:00:44</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:18:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12014,84 +12014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 13:00:44</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:18:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56180EFB"/>
+    <w:nsid w:val="636AF8E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12177,51 +12177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C7A18C6"/>
+    <w:nsid w:val="046C9AD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12307,51 +12307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D327538"/>
+    <w:nsid w:val="78A51361"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12437,51 +12437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="02C49358"/>
+    <w:nsid w:val="57316F09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>