--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7226E54F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7226E54F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7226E54F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3445CE07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3445CE07" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3445CE07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:18:12</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 16:52:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:18:12</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 16:52:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:18:12</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 16:52:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5111,51 +5111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:18:12</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 16:52:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6312,51 +6312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:18:12</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 16:52:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:18:12</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 16:52:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8830,51 +8830,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:18:12</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 16:52:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10458,51 +10458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:18:12</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 16:52:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11559,51 +11559,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:18:12</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 16:52:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12014,84 +12014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:18:12</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 16:52:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="636AF8E3"/>
+    <w:nsid w:val="5FF9C869"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12177,51 +12177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="046C9AD4"/>
+    <w:nsid w:val="4DE1F891"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12307,51 +12307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="78A51361"/>
+    <w:nsid w:val="2D4776FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12437,51 +12437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="57316F09"/>
+    <w:nsid w:val="20C42B5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>