--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3445CE07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3445CE07" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3445CE07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45EFA20D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45EFA20D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45EFA20D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 16:52:24</w:t>
+        <w:t>Prodavač/prodavačka, 9.9.2026 21:00:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 16:52:24</w:t>
+        <w:t>Prodavač/prodavačka, 9.9.2026 21:00:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 16:52:24</w:t>
+        <w:t>Prodavač/prodavačka, 9.9.2026 21:00:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5111,51 +5111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 16:52:24</w:t>
+        <w:t>Prodavač/prodavačka, 9.9.2026 21:00:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6312,51 +6312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 16:52:24</w:t>
+        <w:t>Prodavač/prodavačka, 9.9.2026 21:00:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,51 +7033,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 16:52:24</w:t>
+        <w:t>Prodavač/prodavačka, 9.9.2026 21:00:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8830,51 +8830,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 16:52:24</w:t>
+        <w:t>Prodavač/prodavačka, 9.9.2026 21:00:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10458,51 +10458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 16:52:24</w:t>
+        <w:t>Prodavač/prodavačka, 9.9.2026 21:00:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11559,51 +11559,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 16:52:24</w:t>
+        <w:t>Prodavač/prodavačka, 9.9.2026 21:00:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12014,84 +12014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola hotelnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 16:52:24</w:t>
+        <w:t>Prodavač/prodavačka, 9.9.2026 21:00:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FF9C869"/>
+    <w:nsid w:val="29A555EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12177,51 +12177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DE1F891"/>
+    <w:nsid w:val="25B89A82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12307,51 +12307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D4776FD"/>
+    <w:nsid w:val="7DD4E0DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12437,51 +12437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="20C42B5F"/>
+    <w:nsid w:val="5696A9E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>