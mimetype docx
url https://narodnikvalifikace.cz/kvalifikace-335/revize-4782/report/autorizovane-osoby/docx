--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4163C93F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4163C93F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4163C93F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC8299AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC8299AC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC8299AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 7:07:36</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 18:42:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -723,656 +723,602 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4644"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Volutová 2523/14, 15800 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5204"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5204"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5260"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5260"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>KUSTOD s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5204"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5204"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5260"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5260"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pobřežní 249/46, 18600 Praha</w:t>
+        <w:t>Škroupovo náměstí 152/5, 47001 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5590"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5646"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5877"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Moravská střední škola s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5590"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5646"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5877"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>77200 Olomouc, Pasteurova 935/8a, PSČ 772 00 935/8a,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6207"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6437"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6263"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední odborné učiliště DAKOL, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6207"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6437"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6263"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Petrovice u Karviné  570, 73572 Petrovice u Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6823"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7054"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6879"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7110"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední průmyslová škola potravinářství a služeb Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6823"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7054"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6879"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7110"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Náměstí Republiky 116, 53114 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7440"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7670"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7496"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7726"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola Brno, Charbulova, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7440"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7670"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7496"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7726"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Charbulova 1072/106, 61800 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8056"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8287"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8112"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8343"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola gastronomická a technická Žamberk</w:t>
+        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8056"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8287"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8112"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8343"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámecká 1, 56401 Žamberk</w:t>
+        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8442"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8673"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8498"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
+        <w:t>Střední škola Jeronýmova České Budějovice, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8442"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8673"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8498"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
+        <w:t>Jeronýmova 28/22, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8828"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9289"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8884"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9345"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola Jeronýmova České Budějovice, s.r.o.</w:t>
+        <w:t>Střední škola obchodní, České Budějovice, Husova 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8828"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9289"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8884"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9345"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jeronýmova 28/22, 37001 České Budějovice</w:t>
+        <w:t>Husova tř. 1846/9, 37021 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9445"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9906"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9501"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9962"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola obchodní, České Budějovice, Husova 9</w:t>
+        <w:t>Střední škola polytechnická, Olomouc, Rooseveltova 79</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9445"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9906"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9501"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9962"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Husova tř. 1846/9, 37021 České Budějovice</w:t>
+        <w:t>Rooseveltova 472, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10061"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10522"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10117"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10578"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola polytechnická, Olomouc, Rooseveltova 79</w:t>
+        <w:t>Střední škola řemesel, Šumperk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10061"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10522"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10117"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10578"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
-          <w:rtl w:val="0"/>
-[...52 lines deleted...]
-          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Gen. Krátkého 30/1799, 78701 Šumperk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.4.2026 7:07:36</w:t>
+        <w:t>Prodavač/prodavačka, 7.5.2026 18:42:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>