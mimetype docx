--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC8299AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC8299AC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC8299AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RAD6F842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRAD6F842" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRAD6F842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 18:42:59</w:t>
+        <w:t>Prodavač/prodavačka, 28.5.2026 4:18:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1176,149 +1176,95 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9906"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9962"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola polytechnická, Olomouc, Rooseveltova 79</w:t>
+        <w:t>Střední škola řemesel, Šumperk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9906"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9962"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rooseveltova 472, 77900 Olomouc</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>Gen. Krátkého 30/1799, 78701 Šumperk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 7.5.2026 18:42:59</w:t>
+        <w:t>Prodavač/prodavačka, 28.5.2026 4:18:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>