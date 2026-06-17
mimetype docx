--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RAD6F842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRAD6F842" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRAD6F842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E25E258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E25E258" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E25E258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 28.5.2026 4:18:11</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 14:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Gen. Krátkého 30/1799, 78701 Šumperk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 28.5.2026 4:18:11</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 14:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>