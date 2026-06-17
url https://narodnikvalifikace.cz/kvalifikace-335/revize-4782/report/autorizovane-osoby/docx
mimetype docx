--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E25E258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E25E258" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E25E258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A7ADFD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A7ADFD8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A7ADFD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 14:13:49</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 15:48:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Gen. Krátkého 30/1799, 78701 Šumperk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 14:13:49</w:t>
+        <w:t>Prodavač/prodavačka, 17.6.2026 15:48:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>