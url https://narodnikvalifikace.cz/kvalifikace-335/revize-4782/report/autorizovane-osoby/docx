--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A7ADFD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A7ADFD8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A7ADFD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D1BD03D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D1BD03D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D1BD03D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 15:48:07</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 3:35:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Gen. Krátkého 30/1799, 78701 Šumperk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 17.6.2026 15:48:07</w:t>
+        <w:t>Prodavač/prodavačka, 11.7.2026 3:35:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>