--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D1BD03D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D1BD03D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D1BD03D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R188F54BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR188F54BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR188F54BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 3:35:52</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:32:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Gen. Krátkého 30/1799, 78701 Šumperk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 11.7.2026 3:35:52</w:t>
+        <w:t>Prodavač/prodavačka, 31.7.2026 14:32:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>