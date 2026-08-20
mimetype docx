--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R188F54BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR188F54BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR188F54BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R519E375F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR519E375F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR519E375F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:32:37</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 19:56:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Gen. Krátkého 30/1799, 78701 Šumperk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 31.7.2026 14:32:37</w:t>
+        <w:t>Prodavač/prodavačka, 20.8.2026 19:56:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>