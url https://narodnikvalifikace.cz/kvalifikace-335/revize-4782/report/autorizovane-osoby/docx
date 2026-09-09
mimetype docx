--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R519E375F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR519E375F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR519E375F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48015FB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48015FB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48015FB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 19:56:00</w:t>
+        <w:t>Prodavač/prodavačka, 9.9.2026 21:54:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Gen. Krátkého 30/1799, 78701 Šumperk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka, 20.8.2026 19:56:00</w:t>
+        <w:t>Prodavač/prodavačka, 9.9.2026 21:54:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>