--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21E5A7CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21E5A7CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21E5A7CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75781F4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75781F4F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75781F4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 17.4.2026 1:54:45</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 7.5.2026 16:07:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1467,51 +1467,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 17.4.2026 1:54:45</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 7.5.2026 16:07:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2492,51 +2492,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 17.4.2026 1:54:45</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 7.5.2026 16:07:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3718,51 +3718,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 17.4.2026 1:54:45</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 7.5.2026 16:07:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4939,51 +4939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 17.4.2026 1:54:45</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 7.5.2026 16:07:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6067,51 +6067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 17.4.2026 1:54:45</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 7.5.2026 16:07:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6472,84 +6472,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Horská služba ČR, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 17.4.2026 1:54:45</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 7.5.2026 16:07:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E688723"/>
+    <w:nsid w:val="699CF311"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6635,51 +6635,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C5EA4F8"/>
+    <w:nsid w:val="5696A289"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6765,51 +6765,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="04108BAD"/>
+    <w:nsid w:val="05A0D873"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>