--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75781F4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75781F4F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75781F4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8E317D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8E317D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8E317D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 7.5.2026 16:07:10</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 28.5.2026 0:55:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1467,51 +1467,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 7.5.2026 16:07:10</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 28.5.2026 0:55:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2492,51 +2492,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 7.5.2026 16:07:10</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 28.5.2026 0:55:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3718,51 +3718,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 7.5.2026 16:07:10</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 28.5.2026 0:55:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4939,51 +4939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 7.5.2026 16:07:10</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 28.5.2026 0:55:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6067,51 +6067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 7.5.2026 16:07:10</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 28.5.2026 0:55:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6472,84 +6472,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Horská služba ČR, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 7.5.2026 16:07:10</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 28.5.2026 0:55:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="699CF311"/>
+    <w:nsid w:val="5A5E5CC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6635,51 +6635,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5696A289"/>
+    <w:nsid w:val="4D81296C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6765,51 +6765,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05A0D873"/>
+    <w:nsid w:val="0B945D49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>