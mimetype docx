--- v2 (2026-05-27)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8E317D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8E317D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8E317D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D49CA5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D49CA5C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D49CA5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 28.5.2026 0:55:44</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 28.5.2026 2:06:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1467,51 +1467,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 28.5.2026 0:55:44</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 28.5.2026 2:06:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2492,51 +2492,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 28.5.2026 0:55:44</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 28.5.2026 2:06:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3718,51 +3718,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 28.5.2026 0:55:44</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 28.5.2026 2:06:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4939,51 +4939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 28.5.2026 0:55:44</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 28.5.2026 2:06:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6067,51 +6067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 28.5.2026 0:55:44</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 28.5.2026 2:06:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6472,84 +6472,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Horská služba ČR, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 28.5.2026 0:55:44</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 28.5.2026 2:06:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A5E5CC9"/>
+    <w:nsid w:val="1869C26A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6635,51 +6635,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D81296C"/>
+    <w:nsid w:val="0E8D4FE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6765,51 +6765,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B945D49"/>
+    <w:nsid w:val="1F6EBEDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>