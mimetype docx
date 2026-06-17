--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D49CA5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D49CA5C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D49CA5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EC16546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EC16546" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EC16546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 28.5.2026 2:06:36</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 17.6.2026 11:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1467,51 +1467,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 28.5.2026 2:06:36</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 17.6.2026 11:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2492,51 +2492,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 28.5.2026 2:06:36</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 17.6.2026 11:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3718,51 +3718,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 28.5.2026 2:06:36</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 17.6.2026 11:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4939,51 +4939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 28.5.2026 2:06:36</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 17.6.2026 11:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6067,51 +6067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 28.5.2026 2:06:36</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 17.6.2026 11:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6472,84 +6472,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Horská služba ČR, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 28.5.2026 2:06:36</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 17.6.2026 11:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1869C26A"/>
+    <w:nsid w:val="1E187BED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6635,51 +6635,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E8D4FE6"/>
+    <w:nsid w:val="290E529E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6765,51 +6765,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F6EBEDB"/>
+    <w:nsid w:val="1D13285A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>