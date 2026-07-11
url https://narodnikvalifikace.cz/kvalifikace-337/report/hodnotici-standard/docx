--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EC16546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EC16546" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EC16546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1363BBD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1363BBD0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1363BBD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 17.6.2026 11:17:31</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 11.7.2026 5:03:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1467,51 +1467,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 17.6.2026 11:17:31</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 11.7.2026 5:03:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2492,51 +2492,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 17.6.2026 11:17:31</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 11.7.2026 5:03:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3718,51 +3718,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 17.6.2026 11:17:31</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 11.7.2026 5:03:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4939,51 +4939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 17.6.2026 11:17:31</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 11.7.2026 5:03:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6067,51 +6067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 17.6.2026 11:17:31</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 11.7.2026 5:03:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6472,84 +6472,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Horská služba ČR, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 17.6.2026 11:17:31</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 11.7.2026 5:03:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E187BED"/>
+    <w:nsid w:val="1275F045"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6635,51 +6635,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="290E529E"/>
+    <w:nsid w:val="0AA2D7F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6765,51 +6765,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D13285A"/>
+    <w:nsid w:val="00F923A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>