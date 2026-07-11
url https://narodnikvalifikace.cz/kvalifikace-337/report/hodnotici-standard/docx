--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1363BBD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1363BBD0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1363BBD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6267280C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6267280C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6267280C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 11.7.2026 5:03:10</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 11.7.2026 6:19:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1467,51 +1467,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 11.7.2026 5:03:10</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 11.7.2026 6:19:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2492,51 +2492,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 11.7.2026 5:03:10</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 11.7.2026 6:19:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3718,51 +3718,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 11.7.2026 5:03:10</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 11.7.2026 6:19:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4939,51 +4939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 11.7.2026 5:03:10</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 11.7.2026 6:19:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6067,51 +6067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 11.7.2026 5:03:10</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 11.7.2026 6:19:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6472,84 +6472,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Horská služba ČR, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 11.7.2026 5:03:10</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 11.7.2026 6:19:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1275F045"/>
+    <w:nsid w:val="0EF94D14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6635,51 +6635,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AA2D7F5"/>
+    <w:nsid w:val="38834AB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6765,51 +6765,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00F923A6"/>
+    <w:nsid w:val="4C10C659"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>