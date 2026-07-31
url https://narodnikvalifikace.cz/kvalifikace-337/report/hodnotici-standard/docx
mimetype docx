--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6267280C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6267280C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6267280C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AD580AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AD580AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AD580AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 11.7.2026 6:19:59</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 31.7.2026 9:52:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1467,51 +1467,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 11.7.2026 6:19:59</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 31.7.2026 9:52:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2492,51 +2492,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 11.7.2026 6:19:59</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 31.7.2026 9:52:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3718,51 +3718,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 11.7.2026 6:19:59</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 31.7.2026 9:52:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4939,51 +4939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 11.7.2026 6:19:59</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 31.7.2026 9:52:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6067,51 +6067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 11.7.2026 6:19:59</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 31.7.2026 9:52:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6472,84 +6472,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Horská služba ČR, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 11.7.2026 6:19:59</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 31.7.2026 9:52:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0EF94D14"/>
+    <w:nsid w:val="07ECCC4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6635,51 +6635,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38834AB0"/>
+    <w:nsid w:val="78B0489E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6765,51 +6765,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C10C659"/>
+    <w:nsid w:val="503060BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>