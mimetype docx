--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AD580AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AD580AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AD580AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D250387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D250387" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D250387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 31.7.2026 9:52:14</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 21.8.2026 0:57:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1467,51 +1467,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 31.7.2026 9:52:14</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 21.8.2026 0:57:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2492,51 +2492,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 31.7.2026 9:52:14</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 21.8.2026 0:57:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3718,51 +3718,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 31.7.2026 9:52:14</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 21.8.2026 0:57:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4939,51 +4939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 31.7.2026 9:52:14</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 21.8.2026 0:57:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6067,51 +6067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 31.7.2026 9:52:14</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 21.8.2026 0:57:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6472,84 +6472,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Horská služba ČR, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář/záchranářka pro lyžařské tratě, 31.7.2026 9:52:14</w:t>
+        <w:t>Záchranář/záchranářka pro lyžařské tratě, 21.8.2026 0:57:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="07ECCC4F"/>
+    <w:nsid w:val="355A9132"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6635,51 +6635,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78B0489E"/>
+    <w:nsid w:val="1AE0DC42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6765,51 +6765,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="503060BD"/>
+    <w:nsid w:val="1B31B812"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>