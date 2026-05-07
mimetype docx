--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30683643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30683643" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30683643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R678D9798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR678D9798" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR678D9798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 17.4.2026 1:55:25</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:00:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 17.4.2026 1:55:25</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:00:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3472,51 +3472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 17.4.2026 1:55:25</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:00:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4031,51 +4031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 17.4.2026 1:55:25</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:00:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4724,51 +4724,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 17.4.2026 1:55:25</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:00:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 17.4.2026 1:55:25</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:00:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6425,51 +6425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 17.4.2026 1:55:25</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:00:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6886,84 +6886,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dopravní vzdělávací institut, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 17.4.2026 1:55:25</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:00:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47449D95"/>
+    <w:nsid w:val="472A3C14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7049,51 +7049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DF4E5CC"/>
+    <w:nsid w:val="0460242D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>