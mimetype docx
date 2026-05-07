--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R678D9798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR678D9798" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR678D9798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC6D7EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC6D7EC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC6D7EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:00:56</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:59:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:00:56</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:59:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3472,51 +3472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:00:56</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:59:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4031,51 +4031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:00:56</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:59:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4724,51 +4724,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:00:56</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:59:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:00:56</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:59:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6425,51 +6425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:00:56</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:59:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6886,84 +6886,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dopravní vzdělávací institut, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:00:56</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:59:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="472A3C14"/>
+    <w:nsid w:val="2568BE9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7049,51 +7049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0460242D"/>
+    <w:nsid w:val="4C11D076"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>