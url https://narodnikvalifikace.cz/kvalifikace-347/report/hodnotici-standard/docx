--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC6D7EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC6D7EC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC6D7EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CD58081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CD58081" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CD58081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:59:17</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 27.5.2026 23:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:59:17</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 27.5.2026 23:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3472,51 +3472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:59:17</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 27.5.2026 23:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4031,51 +4031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:59:17</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 27.5.2026 23:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4724,51 +4724,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:59:18</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 27.5.2026 23:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:59:18</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 27.5.2026 23:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6425,51 +6425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:59:18</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 27.5.2026 23:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6886,84 +6886,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dopravní vzdělávací institut, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.5.2026 16:59:18</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 27.5.2026 23:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2568BE9D"/>
+    <w:nsid w:val="4B805615"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7049,51 +7049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C11D076"/>
+    <w:nsid w:val="214783E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>