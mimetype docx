--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CD58081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CD58081" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CD58081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48228C0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48228C0B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48228C0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 27.5.2026 23:54:07</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 9:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 27.5.2026 23:54:07</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 9:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3472,51 +3472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 27.5.2026 23:54:07</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 9:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4031,51 +4031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 27.5.2026 23:54:07</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 9:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4724,51 +4724,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 27.5.2026 23:54:07</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 9:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 27.5.2026 23:54:07</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 9:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6425,51 +6425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 27.5.2026 23:54:07</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 9:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6886,84 +6886,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dopravní vzdělávací institut, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 27.5.2026 23:54:07</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 9:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B805615"/>
+    <w:nsid w:val="39F9AC01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7049,51 +7049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="214783E3"/>
+    <w:nsid w:val="0F876BA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>