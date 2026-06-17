--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48228C0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48228C0B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48228C0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REEDE8A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREEDE8A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREEDE8A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 9:34:48</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 10:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 9:34:48</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 10:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3472,51 +3472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 9:34:48</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 10:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4031,51 +4031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 9:34:48</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 10:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4724,51 +4724,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 9:34:48</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 10:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 9:34:48</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 10:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6425,51 +6425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 9:34:48</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 10:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6886,84 +6886,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dopravní vzdělávací institut, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 9:34:48</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 10:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="39F9AC01"/>
+    <w:nsid w:val="7BF473D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7049,51 +7049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F876BA5"/>
+    <w:nsid w:val="72F4BA0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>