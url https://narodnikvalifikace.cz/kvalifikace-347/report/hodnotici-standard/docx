--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REEDE8A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREEDE8A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREEDE8A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R636BBECB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR636BBECB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR636BBECB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 10:59:50</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 12:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 10:59:50</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 12:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3472,51 +3472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 10:59:50</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 12:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4031,51 +4031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 10:59:50</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 12:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4724,51 +4724,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 10:59:50</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 12:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 10:59:50</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 12:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6425,51 +6425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 10:59:50</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 12:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6886,84 +6886,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dopravní vzdělávací institut, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 17.6.2026 10:59:50</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 12:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7BF473D5"/>
+    <w:nsid w:val="7FACE5C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7049,51 +7049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72F4BA0F"/>
+    <w:nsid w:val="410474ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>