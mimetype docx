--- v6 (2026-07-07)
+++ v7 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R636BBECB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR636BBECB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR636BBECB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5ACF941E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5ACF941E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5ACF941E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 12:23:41</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 13:42:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 12:23:41</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 13:42:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3472,51 +3472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 12:23:41</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 13:42:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4031,51 +4031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 12:23:41</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 13:42:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4724,51 +4724,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 12:23:41</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 13:42:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 12:23:41</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 13:42:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6425,51 +6425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 12:23:41</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 13:42:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6886,84 +6886,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dopravní vzdělávací institut, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 12:23:41</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 13:42:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7FACE5C9"/>
+    <w:nsid w:val="679C6969"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7049,51 +7049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="410474ED"/>
+    <w:nsid w:val="792B322A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>