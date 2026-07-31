--- v7 (2026-07-07)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5ACF941E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5ACF941E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5ACF941E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6939B60F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6939B60F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6939B60F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 13:42:30</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 9:52:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 13:42:30</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 9:52:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3472,51 +3472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 13:42:30</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 9:52:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4031,51 +4031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 13:42:30</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 9:52:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4724,51 +4724,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 13:42:30</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 9:52:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 13:42:30</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 9:52:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6425,51 +6425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 13:42:30</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 9:52:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6886,84 +6886,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dopravní vzdělávací institut, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 7.7.2026 13:42:30</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 9:52:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="679C6969"/>
+    <w:nsid w:val="4A3CFD86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7049,51 +7049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="792B322A"/>
+    <w:nsid w:val="2BB4D903"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>