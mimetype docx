--- v8 (2026-07-31)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6939B60F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6939B60F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6939B60F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F1538B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F1538B6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F1538B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 9:52:01</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 12:41:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 9:52:01</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 12:41:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3472,51 +3472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 9:52:01</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 12:41:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4031,51 +4031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 9:52:01</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 12:41:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4724,51 +4724,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 9:52:01</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 12:41:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 9:52:01</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 12:41:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6425,51 +6425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 9:52:01</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 12:41:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6886,84 +6886,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dopravní vzdělávací institut, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 9:52:01</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 12:41:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4A3CFD86"/>
+    <w:nsid w:val="44D48EAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7049,51 +7049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BB4D903"/>
+    <w:nsid w:val="1765E013"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>