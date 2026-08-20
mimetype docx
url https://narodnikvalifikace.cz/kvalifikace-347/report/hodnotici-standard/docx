--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F1538B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F1538B6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F1538B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B97BB6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B97BB6F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B97BB6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 12:41:08</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 20.8.2026 16:51:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 12:41:08</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 20.8.2026 16:51:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3472,51 +3472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 12:41:08</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 20.8.2026 16:51:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4031,51 +4031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 12:41:08</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 20.8.2026 16:51:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4724,51 +4724,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 12:41:08</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 20.8.2026 16:51:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 12:41:08</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 20.8.2026 16:51:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6425,51 +6425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 12:41:08</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 20.8.2026 16:51:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6886,84 +6886,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dopravní vzdělávací institut, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 31.7.2026 12:41:08</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 20.8.2026 16:51:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="44D48EAA"/>
+    <w:nsid w:val="5B47AAFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7049,51 +7049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1765E013"/>
+    <w:nsid w:val="03EBDA33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>