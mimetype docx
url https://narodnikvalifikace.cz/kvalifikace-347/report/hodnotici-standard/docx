--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B97BB6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B97BB6F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B97BB6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2311245A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2311245A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2311245A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 20.8.2026 16:51:48</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 9.9.2026 19:24:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 20.8.2026 16:51:48</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 9.9.2026 19:24:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3472,51 +3472,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 20.8.2026 16:51:48</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 9.9.2026 19:24:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4031,51 +4031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 20.8.2026 16:51:48</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 9.9.2026 19:24:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4724,51 +4724,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 20.8.2026 16:51:48</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 9.9.2026 19:24:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5944,51 +5944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 20.8.2026 16:51:48</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 9.9.2026 19:24:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6425,51 +6425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 20.8.2026 16:51:48</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 9.9.2026 19:24:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6886,84 +6886,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dopravní vzdělávací institut, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vlakvedoucí osobní přepravy, 20.8.2026 16:51:48</w:t>
+        <w:t>Vlakvedoucí osobní přepravy, 9.9.2026 19:24:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5B47AAFF"/>
+    <w:nsid w:val="6836494B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7049,51 +7049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03EBDA33"/>
+    <w:nsid w:val="5C357BFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>