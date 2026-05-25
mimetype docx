--- v0 (2026-04-18)
+++ v1 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CA071D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CA071D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CA071D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2EEB86C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2EEB86C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2EEB86C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 18.4.2026 11:15:02</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 25.5.2026 2:41:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 18.4.2026 11:15:02</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 25.5.2026 2:41:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 18.4.2026 11:15:02</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 25.5.2026 2:41:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 18.4.2026 11:15:02</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 25.5.2026 2:41:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14313,51 +14313,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 18.4.2026 11:15:02</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 25.5.2026 2:41:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16087,51 +16087,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 18.4.2026 11:15:02</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 25.5.2026 2:41:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17635,51 +17635,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky podle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 18.4.2026 11:15:02</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 25.5.2026 2:41:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17865,51 +17865,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 18.4.2026 11:15:02</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 25.5.2026 2:41:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18450,84 +18450,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 18.4.2026 11:15:02</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 25.5.2026 2:41:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7DBB41E7"/>
+    <w:nsid w:val="6DA1710D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18613,51 +18613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CF84E60"/>
+    <w:nsid w:val="4B5CBFE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18743,51 +18743,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D9CF2FF"/>
+    <w:nsid w:val="0C905F06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18873,51 +18873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3276FF50"/>
+    <w:nsid w:val="5C55ED81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19003,51 +19003,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="544BBC35"/>
+    <w:nsid w:val="125DDA03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>