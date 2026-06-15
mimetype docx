--- v1 (2026-05-25)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2EEB86C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2EEB86C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2EEB86C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27E1B134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27E1B134" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27E1B134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 25.5.2026 2:41:26</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 15.6.2026 2:48:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 25.5.2026 2:41:26</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 15.6.2026 2:48:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 25.5.2026 2:41:26</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 15.6.2026 2:48:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 25.5.2026 2:41:26</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 15.6.2026 2:48:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14313,51 +14313,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 25.5.2026 2:41:26</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 15.6.2026 2:48:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16087,51 +16087,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 25.5.2026 2:41:26</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 15.6.2026 2:48:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17635,51 +17635,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky podle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 25.5.2026 2:41:26</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 15.6.2026 2:48:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17865,51 +17865,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 25.5.2026 2:41:26</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 15.6.2026 2:48:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18450,84 +18450,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 25.5.2026 2:41:26</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 15.6.2026 2:48:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6DA1710D"/>
+    <w:nsid w:val="2EA81230"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18613,51 +18613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B5CBFE6"/>
+    <w:nsid w:val="3DF96C97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18743,51 +18743,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0C905F06"/>
+    <w:nsid w:val="2CE00F3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18873,51 +18873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5C55ED81"/>
+    <w:nsid w:val="36BD7B17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19003,51 +19003,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="125DDA03"/>
+    <w:nsid w:val="1DA3A50E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>