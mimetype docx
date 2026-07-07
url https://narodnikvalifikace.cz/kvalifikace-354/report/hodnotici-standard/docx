--- v2 (2026-06-15)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27E1B134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27E1B134" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27E1B134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62BD9A61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62BD9A61" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62BD9A61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 15.6.2026 2:48:33</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 7.7.2026 9:55:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 15.6.2026 2:48:33</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 7.7.2026 9:55:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 15.6.2026 2:48:33</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 7.7.2026 9:55:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 15.6.2026 2:48:33</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 7.7.2026 9:55:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14313,51 +14313,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 15.6.2026 2:48:33</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 7.7.2026 9:55:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16087,51 +16087,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 15.6.2026 2:48:33</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 7.7.2026 9:55:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17635,51 +17635,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky podle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 15.6.2026 2:48:33</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 7.7.2026 9:55:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17865,51 +17865,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 15.6.2026 2:48:33</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 7.7.2026 9:55:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18450,84 +18450,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 15.6.2026 2:48:33</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 7.7.2026 9:55:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2EA81230"/>
+    <w:nsid w:val="067B7190"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18613,51 +18613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DF96C97"/>
+    <w:nsid w:val="055B1D65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18743,51 +18743,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2CE00F3C"/>
+    <w:nsid w:val="54DC25FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18873,51 +18873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="36BD7B17"/>
+    <w:nsid w:val="32B6B1A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19003,51 +19003,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1DA3A50E"/>
+    <w:nsid w:val="3736F60F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>