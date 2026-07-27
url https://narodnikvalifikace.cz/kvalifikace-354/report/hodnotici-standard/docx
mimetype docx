--- v3 (2026-07-07)
+++ v4 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62BD9A61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62BD9A61" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62BD9A61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3377977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3377977" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3377977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 7.7.2026 9:55:36</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 11:38:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 7.7.2026 9:55:36</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 11:38:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 7.7.2026 9:55:36</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 11:38:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 7.7.2026 9:55:36</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 11:38:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14313,51 +14313,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 7.7.2026 9:55:36</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 11:38:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16087,51 +16087,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 7.7.2026 9:55:36</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 11:38:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17635,51 +17635,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky podle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 7.7.2026 9:55:36</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 11:38:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17865,51 +17865,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 7.7.2026 9:55:36</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 11:38:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18450,84 +18450,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 7.7.2026 9:55:36</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 11:38:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="067B7190"/>
+    <w:nsid w:val="4DA88829"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18613,51 +18613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="055B1D65"/>
+    <w:nsid w:val="312BFC97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18743,51 +18743,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54DC25FC"/>
+    <w:nsid w:val="3EA99870"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18873,51 +18873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="32B6B1A2"/>
+    <w:nsid w:val="0743742D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19003,51 +19003,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3736F60F"/>
+    <w:nsid w:val="7688271F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>