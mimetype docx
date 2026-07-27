--- v4 (2026-07-27)
+++ v5 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3377977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3377977" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3377977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D87148C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D87148C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D87148C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 11:38:01</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 12:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 11:38:01</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 12:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 11:38:01</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 12:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 11:38:01</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 12:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14313,51 +14313,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 11:38:01</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 12:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16087,51 +16087,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 11:38:01</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 12:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17635,51 +17635,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky podle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 11:38:01</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 12:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17865,51 +17865,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 11:38:01</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 12:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18450,84 +18450,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 11:38:01</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 12:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4DA88829"/>
+    <w:nsid w:val="7ABE9B2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18613,51 +18613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="312BFC97"/>
+    <w:nsid w:val="36F67740"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18743,51 +18743,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3EA99870"/>
+    <w:nsid w:val="2A3FC719"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18873,51 +18873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0743742D"/>
+    <w:nsid w:val="2A3FC804"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19003,51 +19003,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7688271F"/>
+    <w:nsid w:val="5F147E1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>