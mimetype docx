--- v5 (2026-07-27)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D87148C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D87148C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D87148C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18F07C0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18F07C0F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18F07C0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 12:39:10</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 17.8.2026 19:14:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 12:39:10</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 17.8.2026 19:14:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 12:39:10</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 17.8.2026 19:14:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 12:39:10</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 17.8.2026 19:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14313,51 +14313,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 12:39:10</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 17.8.2026 19:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16087,51 +16087,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 12:39:10</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 17.8.2026 19:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17635,51 +17635,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky podle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 12:39:10</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 17.8.2026 19:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17865,51 +17865,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 12:39:10</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 17.8.2026 19:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18450,84 +18450,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 27.7.2026 12:39:10</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 17.8.2026 19:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7ABE9B2C"/>
+    <w:nsid w:val="201938D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18613,51 +18613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36F67740"/>
+    <w:nsid w:val="668A0D0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18743,51 +18743,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2A3FC719"/>
+    <w:nsid w:val="481E3151"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18873,51 +18873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2A3FC804"/>
+    <w:nsid w:val="76D0154F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19003,51 +19003,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5F147E1C"/>
+    <w:nsid w:val="3E0A7797"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>