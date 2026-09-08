--- v6 (2026-08-17)
+++ v7 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18F07C0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18F07C0F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18F07C0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CE69AC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CE69AC2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CE69AC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 17.8.2026 19:14:09</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 8.9.2026 6:41:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 17.8.2026 19:14:09</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 8.9.2026 6:41:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 17.8.2026 19:14:09</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 8.9.2026 6:41:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 17.8.2026 19:14:10</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 8.9.2026 6:41:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14313,51 +14313,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 17.8.2026 19:14:10</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 8.9.2026 6:41:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16087,51 +16087,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 17.8.2026 19:14:10</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 8.9.2026 6:41:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17635,51 +17635,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky podle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 17.8.2026 19:14:10</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 8.9.2026 6:41:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17865,51 +17865,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 17.8.2026 19:14:10</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 8.9.2026 6:41:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18450,84 +18450,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 17.8.2026 19:14:10</w:t>
+        <w:t>Pěstitel/pěstitelka zemědělských plodin – traktorista/traktoristka, 8.9.2026 6:41:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="201938D0"/>
+    <w:nsid w:val="244F1C98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18613,51 +18613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="668A0D0F"/>
+    <w:nsid w:val="6AAEDDB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18743,51 +18743,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="481E3151"/>
+    <w:nsid w:val="04F3A59A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18873,51 +18873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="76D0154F"/>
+    <w:nsid w:val="00FEA7B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19003,51 +19003,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3E0A7797"/>
+    <w:nsid w:val="190B9A04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>