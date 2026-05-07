--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C0A5464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C0A5464" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C0A5464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12B83120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12B83120" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12B83120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1559,51 +1559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.4.2026 1:55:40</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 7.5.2026 16:08:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2777,51 +2777,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.4.2026 1:55:40</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 7.5.2026 16:08:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4088,51 +4088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.4.2026 1:55:40</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 7.5.2026 16:08:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5431,51 +5431,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.4.2026 1:55:40</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 7.5.2026 16:08:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6632,51 +6632,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.4.2026 1:55:40</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 7.5.2026 16:08:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7833,51 +7833,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.4.2026 1:55:40</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 7.5.2026 16:08:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8338,51 +8338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.4.2026 1:55:40</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 7.5.2026 16:08:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17235,51 +17235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.4.2026 1:55:40</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 7.5.2026 16:08:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20590,51 +20590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.4.2026 1:55:40</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 7.5.2026 16:08:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21444,51 +21444,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.4.2026 1:55:40</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 7.5.2026 16:08:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26847,51 +26847,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průtokem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.4.2026 1:55:40</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 7.5.2026 16:08:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29543,51 +29543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 14 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.4.2026 1:55:40</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 7.5.2026 16:08:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30060,84 +30060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola technických oborů, Havířov-Šumbark, Lidická 1a/600, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.4.2026 1:55:40</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 7.5.2026 16:08:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="55B74CEA"/>
+    <w:nsid w:val="6EE57F0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30223,51 +30223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78991A48"/>
+    <w:nsid w:val="172C78F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30353,51 +30353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1AFCFEF8"/>
+    <w:nsid w:val="7A9E7F70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>