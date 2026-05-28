--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12B83120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12B83120" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12B83120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C6A4487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C6A4487" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C6A4487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1559,51 +1559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 7.5.2026 16:08:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:32:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2777,51 +2777,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 7.5.2026 16:08:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:32:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4088,51 +4088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 7.5.2026 16:08:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:32:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5431,51 +5431,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 7.5.2026 16:08:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:32:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6632,51 +6632,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 7.5.2026 16:08:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:32:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7833,51 +7833,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 7.5.2026 16:08:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:32:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8338,51 +8338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 7.5.2026 16:08:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:32:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17235,51 +17235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 7.5.2026 16:08:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:32:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20590,51 +20590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 7.5.2026 16:08:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:32:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21444,51 +21444,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 7.5.2026 16:08:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:32:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26847,51 +26847,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průtokem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 7.5.2026 16:08:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:32:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29543,51 +29543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 14 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 7.5.2026 16:08:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:32:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30060,84 +30060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola technických oborů, Havířov-Šumbark, Lidická 1a/600, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 7.5.2026 16:08:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:32:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6EE57F0A"/>
+    <w:nsid w:val="0437C8E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30223,51 +30223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="172C78F5"/>
+    <w:nsid w:val="7808FF8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30353,51 +30353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A9E7F70"/>
+    <w:nsid w:val="6EF57276"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>