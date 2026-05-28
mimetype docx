--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C6A4487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C6A4487" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C6A4487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCB4C3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCB4C3E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCB4C3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1559,51 +1559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:32:59</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:37:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2777,51 +2777,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:32:59</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:37:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4088,51 +4088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:32:59</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:37:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5431,51 +5431,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:32:59</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:37:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6632,51 +6632,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:32:59</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:37:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7833,51 +7833,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:32:59</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:37:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8338,51 +8338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:32:59</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:37:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17235,51 +17235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:32:59</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:37:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20590,51 +20590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:32:59</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:37:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21444,51 +21444,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:32:59</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:37:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26847,51 +26847,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průtokem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:32:59</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:37:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29543,51 +29543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 14 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:32:59</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:37:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30060,84 +30060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola technických oborů, Havířov-Šumbark, Lidická 1a/600, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:32:59</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:37:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0437C8E3"/>
+    <w:nsid w:val="0F58BFEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30223,51 +30223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7808FF8E"/>
+    <w:nsid w:val="1A5D3C39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30353,51 +30353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6EF57276"/>
+    <w:nsid w:val="47CA2F6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>