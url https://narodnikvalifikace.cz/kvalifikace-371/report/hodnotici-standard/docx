--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCB4C3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCB4C3E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCB4C3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46E3BAB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46E3BAB2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46E3BAB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1559,51 +1559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:37:10</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.6.2026 9:37:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2777,51 +2777,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:37:10</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.6.2026 9:37:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4088,51 +4088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:37:10</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.6.2026 9:37:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5431,51 +5431,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:37:10</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.6.2026 9:37:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6632,51 +6632,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:37:10</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.6.2026 9:37:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7833,51 +7833,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:37:10</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.6.2026 9:37:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8338,51 +8338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:37:10</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.6.2026 9:37:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17235,51 +17235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:37:10</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.6.2026 9:37:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20590,51 +20590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:37:10</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.6.2026 9:37:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21444,51 +21444,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:37:10</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.6.2026 9:37:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26847,51 +26847,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průtokem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:37:10</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.6.2026 9:37:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29543,51 +29543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 14 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:37:10</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.6.2026 9:37:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30060,84 +30060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola technických oborů, Havířov-Šumbark, Lidická 1a/600, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 28.5.2026 2:37:10</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.6.2026 9:37:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F58BFEE"/>
+    <w:nsid w:val="56EB3935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30223,51 +30223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A5D3C39"/>
+    <w:nsid w:val="0D9F14E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30353,51 +30353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="47CA2F6A"/>
+    <w:nsid w:val="1708E357"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>