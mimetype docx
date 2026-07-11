--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46E3BAB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46E3BAB2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46E3BAB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26B0D93C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26B0D93C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26B0D93C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1559,51 +1559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.6.2026 9:37:32</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 11.7.2026 4:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2777,51 +2777,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.6.2026 9:37:32</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 11.7.2026 4:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4088,51 +4088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.6.2026 9:37:32</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 11.7.2026 4:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5431,51 +5431,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.6.2026 9:37:32</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 11.7.2026 4:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6632,51 +6632,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.6.2026 9:37:32</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 11.7.2026 4:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7833,51 +7833,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.6.2026 9:37:32</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 11.7.2026 4:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8338,51 +8338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.6.2026 9:37:32</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 11.7.2026 4:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17235,51 +17235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.6.2026 9:37:32</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 11.7.2026 4:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20590,51 +20590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.6.2026 9:37:32</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 11.7.2026 4:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21444,51 +21444,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.6.2026 9:37:32</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 11.7.2026 4:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26847,51 +26847,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průtokem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.6.2026 9:37:32</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 11.7.2026 4:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29543,51 +29543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 14 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.6.2026 9:37:32</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 11.7.2026 4:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30060,84 +30060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola technických oborů, Havířov-Šumbark, Lidická 1a/600, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.6.2026 9:37:32</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 11.7.2026 4:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56EB3935"/>
+    <w:nsid w:val="31D636CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30223,51 +30223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D9F14E0"/>
+    <w:nsid w:val="72A276ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30353,51 +30353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1708E357"/>
+    <w:nsid w:val="7B97BE79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>