--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26B0D93C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26B0D93C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26B0D93C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DAAC03F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DAAC03F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DAAC03F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1559,51 +1559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 11.7.2026 4:01:54</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 31.7.2026 12:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2777,51 +2777,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 11.7.2026 4:01:54</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 31.7.2026 12:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4088,51 +4088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 11.7.2026 4:01:54</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 31.7.2026 12:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5431,51 +5431,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 11.7.2026 4:01:54</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 31.7.2026 12:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6632,51 +6632,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 11.7.2026 4:01:54</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 31.7.2026 12:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7833,51 +7833,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 11.7.2026 4:01:54</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 31.7.2026 12:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8338,51 +8338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 11.7.2026 4:01:54</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 31.7.2026 12:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17235,51 +17235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 11.7.2026 4:01:54</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 31.7.2026 12:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20590,51 +20590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 11.7.2026 4:01:54</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 31.7.2026 12:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21444,51 +21444,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 11.7.2026 4:01:54</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 31.7.2026 12:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26847,51 +26847,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průtokem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 11.7.2026 4:01:54</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 31.7.2026 12:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29543,51 +29543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 14 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 11.7.2026 4:01:54</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 31.7.2026 12:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30060,84 +30060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola technických oborů, Havířov-Šumbark, Lidická 1a/600, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 11.7.2026 4:01:54</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 31.7.2026 12:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31D636CF"/>
+    <w:nsid w:val="3690A52A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30223,51 +30223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72A276ED"/>
+    <w:nsid w:val="1E0209DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30353,51 +30353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B97BE79"/>
+    <w:nsid w:val="68660663"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>