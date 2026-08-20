--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DAAC03F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DAAC03F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DAAC03F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25A768EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25A768EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25A768EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1559,51 +1559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 31.7.2026 12:57:04</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 20.8.2026 14:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2777,51 +2777,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 31.7.2026 12:57:04</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 20.8.2026 14:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4088,51 +4088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 31.7.2026 12:57:04</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 20.8.2026 14:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5431,51 +5431,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 31.7.2026 12:57:04</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 20.8.2026 14:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6632,51 +6632,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 31.7.2026 12:57:04</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 20.8.2026 14:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7833,51 +7833,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 31.7.2026 12:57:04</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 20.8.2026 14:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8338,51 +8338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 31.7.2026 12:57:04</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 20.8.2026 14:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17235,51 +17235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 31.7.2026 12:57:04</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 20.8.2026 14:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20590,51 +20590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 31.7.2026 12:57:04</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 20.8.2026 14:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21444,51 +21444,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 31.7.2026 12:57:04</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 20.8.2026 14:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26847,51 +26847,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průtokem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 31.7.2026 12:57:04</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 20.8.2026 14:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29543,51 +29543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 14 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 31.7.2026 12:57:04</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 20.8.2026 14:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30060,84 +30060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola technických oborů, Havířov-Šumbark, Lidická 1a/600, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 31.7.2026 12:57:04</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 20.8.2026 14:35:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3690A52A"/>
+    <w:nsid w:val="178B4A35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30223,51 +30223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E0209DA"/>
+    <w:nsid w:val="5853437D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30353,51 +30353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="68660663"/>
+    <w:nsid w:val="4AA232B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>