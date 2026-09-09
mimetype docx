--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25A768EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25A768EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25A768EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F44A114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F44A114" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F44A114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1559,51 +1559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 20.8.2026 14:35:51</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 9.9.2026 22:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2777,51 +2777,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 20.8.2026 14:35:51</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 9.9.2026 22:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4088,51 +4088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 20.8.2026 14:35:51</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 9.9.2026 22:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5431,51 +5431,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 20.8.2026 14:35:51</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 9.9.2026 22:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6632,51 +6632,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 20.8.2026 14:35:51</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 9.9.2026 22:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7833,51 +7833,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 20.8.2026 14:35:51</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 9.9.2026 22:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8338,51 +8338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 20.8.2026 14:35:51</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 9.9.2026 22:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17235,51 +17235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 20.8.2026 14:35:51</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 9.9.2026 22:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20590,51 +20590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 20.8.2026 14:35:51</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 9.9.2026 22:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21444,51 +21444,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 20.8.2026 14:35:51</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 9.9.2026 22:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26847,51 +26847,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průtokem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 20.8.2026 14:35:51</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 9.9.2026 22:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29543,51 +29543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 14 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 20.8.2026 14:35:51</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 9.9.2026 22:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30060,84 +30060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola technických oborů, Havířov-Šumbark, Lidická 1a/600, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 20.8.2026 14:35:51</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 9.9.2026 22:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="178B4A35"/>
+    <w:nsid w:val="4097E670"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30223,51 +30223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5853437D"/>
+    <w:nsid w:val="23CC6D26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30353,51 +30353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4AA232B8"/>
+    <w:nsid w:val="3B21AF83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>