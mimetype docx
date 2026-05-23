--- v0 (2026-04-29)
+++ v1 (2026-05-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B94624E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B94624E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B94624E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F62C8D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F62C8D0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F62C8D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1559,51 +1559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 10.06.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 29.4.2026 3:30:24</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2743,51 +2743,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 29.4.2026 3:30:24</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4086,51 +4086,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 29.4.2026 3:30:24</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5375,51 +5375,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 29.4.2026 3:30:24</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6664,51 +6664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 29.4.2026 3:30:24</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7865,51 +7865,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 29.4.2026 3:30:24</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9634,51 +9634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 29.4.2026 3:30:24</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10749,51 +10749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 29.4.2026 3:30:24</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12575,51 +12575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 29.4.2026 3:30:24</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13316,84 +13316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">VRBA, s.r.o., Blansko </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 29.4.2026 3:30:24</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="65DC5B26"/>
+    <w:nsid w:val="1E80C1FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13479,51 +13479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CF5D538"/>
+    <w:nsid w:val="11533A4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13609,51 +13609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="10902532"/>
+    <w:nsid w:val="2B6FB3E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13739,51 +13739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5EE59540"/>
+    <w:nsid w:val="75546D68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13869,51 +13869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1D17A734"/>
+    <w:nsid w:val="799680BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>