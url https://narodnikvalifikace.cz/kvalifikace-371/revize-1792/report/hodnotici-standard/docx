--- v1 (2026-05-23)
+++ v2 (2026-06-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F62C8D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F62C8D0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F62C8D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59D4EDF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59D4EDF2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59D4EDF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1559,51 +1559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 10.06.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 12.6.2026 16:41:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2743,51 +2743,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 12.6.2026 16:41:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4086,51 +4086,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 12.6.2026 16:41:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5375,51 +5375,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 12.6.2026 16:41:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6664,51 +6664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 12.6.2026 16:41:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7865,51 +7865,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 12.6.2026 16:41:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9634,51 +9634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 12.6.2026 16:41:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10749,51 +10749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 12.6.2026 16:41:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12575,51 +12575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 12.6.2026 16:41:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13316,84 +13316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">VRBA, s.r.o., Blansko </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 12.6.2026 16:41:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E80C1FB"/>
+    <w:nsid w:val="54BB0509"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13479,51 +13479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11533A4B"/>
+    <w:nsid w:val="41F9A5BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13609,51 +13609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2B6FB3E1"/>
+    <w:nsid w:val="5C2F2389"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13739,51 +13739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="75546D68"/>
+    <w:nsid w:val="32D6FB2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13869,51 +13869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="799680BF"/>
+    <w:nsid w:val="17F033CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>