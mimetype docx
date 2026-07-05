--- v2 (2026-06-12)
+++ v3 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59D4EDF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59D4EDF2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59D4EDF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C4CC059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C4CC059" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C4CC059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1559,51 +1559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 10.06.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 12.6.2026 16:41:20</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 2:27:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2743,51 +2743,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 12.6.2026 16:41:20</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 2:27:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4086,51 +4086,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 12.6.2026 16:41:20</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 2:27:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5375,51 +5375,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 12.6.2026 16:41:20</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 2:27:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6664,51 +6664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 12.6.2026 16:41:20</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 2:27:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7865,51 +7865,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 12.6.2026 16:41:20</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 2:27:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9634,51 +9634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 12.6.2026 16:41:20</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 2:27:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10749,51 +10749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 12.6.2026 16:41:20</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 2:27:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12575,51 +12575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 12.6.2026 16:41:20</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 2:27:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13316,84 +13316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">VRBA, s.r.o., Blansko </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 12.6.2026 16:41:20</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 2:27:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="54BB0509"/>
+    <w:nsid w:val="0C9DB406"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13479,51 +13479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41F9A5BA"/>
+    <w:nsid w:val="7984586C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13609,51 +13609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C2F2389"/>
+    <w:nsid w:val="3A40B932"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13739,51 +13739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="32D6FB2A"/>
+    <w:nsid w:val="41E9939D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13869,51 +13869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="17F033CE"/>
+    <w:nsid w:val="22E1A3E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>