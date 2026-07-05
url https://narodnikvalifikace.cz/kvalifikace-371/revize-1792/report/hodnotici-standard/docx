--- v3 (2026-07-05)
+++ v4 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C4CC059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C4CC059" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C4CC059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R94006B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR94006B9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR94006B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1559,51 +1559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 10.06.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 2:27:04</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 3:36:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2743,51 +2743,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 2:27:04</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 3:36:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4086,51 +4086,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 2:27:04</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 3:36:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5375,51 +5375,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 2:27:04</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 3:36:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6664,51 +6664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 2:27:04</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 3:36:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7865,51 +7865,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 2:27:04</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 3:36:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9634,51 +9634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 2:27:04</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 3:36:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10749,51 +10749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 2:27:04</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 3:36:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12575,51 +12575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 2:27:04</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 3:36:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13316,84 +13316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">VRBA, s.r.o., Blansko </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 2:27:04</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 3:36:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C9DB406"/>
+    <w:nsid w:val="24621D8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13479,51 +13479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7984586C"/>
+    <w:nsid w:val="788F3983"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13609,51 +13609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A40B932"/>
+    <w:nsid w:val="6EE24BB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13739,51 +13739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="41E9939D"/>
+    <w:nsid w:val="1804456D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13869,51 +13869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="22E1A3E8"/>
+    <w:nsid w:val="0FC70EAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>