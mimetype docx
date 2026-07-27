--- v4 (2026-07-05)
+++ v5 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R94006B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR94006B9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR94006B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AF21369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AF21369" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AF21369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1559,51 +1559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 10.06.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 3:36:42</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.7.2026 1:50:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2743,51 +2743,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 3:36:42</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.7.2026 1:50:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4086,51 +4086,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 3:36:42</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.7.2026 1:50:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5375,51 +5375,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 3:36:42</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.7.2026 1:50:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6664,51 +6664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 3:36:42</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.7.2026 1:50:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7865,51 +7865,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 3:36:42</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.7.2026 1:50:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9634,51 +9634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 3:36:42</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.7.2026 1:50:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10749,51 +10749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 3:36:42</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.7.2026 1:50:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12575,51 +12575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 3:36:42</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.7.2026 1:50:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13316,84 +13316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">VRBA, s.r.o., Blansko </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 5.7.2026 3:36:42</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.7.2026 1:50:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="24621D8D"/>
+    <w:nsid w:val="1D492873"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13479,51 +13479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="788F3983"/>
+    <w:nsid w:val="5DC9E384"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13609,51 +13609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6EE24BB7"/>
+    <w:nsid w:val="3C666BEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13739,51 +13739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1804456D"/>
+    <w:nsid w:val="70B6294F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13869,51 +13869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0FC70EAE"/>
+    <w:nsid w:val="64ED2612"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>