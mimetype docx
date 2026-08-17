--- v5 (2026-07-27)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AF21369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AF21369" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AF21369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21B75F0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21B75F0C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21B75F0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1559,51 +1559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 10.06.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.7.2026 1:50:23</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 17.8.2026 22:17:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2743,51 +2743,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.7.2026 1:50:23</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 17.8.2026 22:17:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4086,51 +4086,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.7.2026 1:50:23</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 17.8.2026 22:17:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5375,51 +5375,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.7.2026 1:50:24</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 17.8.2026 22:17:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6664,51 +6664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.7.2026 1:50:24</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 17.8.2026 22:17:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7865,51 +7865,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.7.2026 1:50:24</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 17.8.2026 22:17:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9634,51 +9634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.7.2026 1:50:24</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 17.8.2026 22:17:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10749,51 +10749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.7.2026 1:50:24</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 17.8.2026 22:17:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12575,51 +12575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.7.2026 1:50:24</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 17.8.2026 22:17:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13316,84 +13316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">VRBA, s.r.o., Blansko </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.7.2026 1:50:24</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 17.8.2026 22:17:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D492873"/>
+    <w:nsid w:val="3567CAC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13479,51 +13479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DC9E384"/>
+    <w:nsid w:val="37C2D4D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13609,51 +13609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3C666BEE"/>
+    <w:nsid w:val="6D6B7B32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13739,51 +13739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="70B6294F"/>
+    <w:nsid w:val="487EC2DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13869,51 +13869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="64ED2612"/>
+    <w:nsid w:val="2A799F52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>