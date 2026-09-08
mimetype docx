--- v6 (2026-08-17)
+++ v7 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21B75F0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21B75F0C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21B75F0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R302E9B86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR302E9B86" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR302E9B86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1559,51 +1559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 10.06.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 17.8.2026 22:17:07</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2743,51 +2743,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 17.8.2026 22:17:07</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4086,51 +4086,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 17.8.2026 22:17:07</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5375,51 +5375,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 17.8.2026 22:17:07</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6664,51 +6664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 17.8.2026 22:17:07</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7865,51 +7865,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 17.8.2026 22:17:07</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9634,51 +9634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 17.8.2026 22:17:07</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10749,51 +10749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 17.8.2026 22:17:07</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12575,51 +12575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 17.8.2026 22:17:07</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13316,84 +13316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">VRBA, s.r.o., Blansko </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 17.8.2026 22:17:07</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3567CAC8"/>
+    <w:nsid w:val="538F4D16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13479,51 +13479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37C2D4D4"/>
+    <w:nsid w:val="44FF00D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13609,51 +13609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D6B7B32"/>
+    <w:nsid w:val="01E2EA13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13739,51 +13739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="487EC2DE"/>
+    <w:nsid w:val="652E02F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13869,51 +13869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2A799F52"/>
+    <w:nsid w:val="7BD204A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>