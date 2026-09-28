--- v7 (2026-09-08)
+++ v8 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R302E9B86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR302E9B86" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR302E9B86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34CDF033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34CDF033" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34CDF033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1559,51 +1559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 10.06.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:18</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.9.2026 14:48:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2743,51 +2743,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:18</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.9.2026 14:48:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4086,51 +4086,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:18</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.9.2026 14:48:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5375,51 +5375,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:18</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.9.2026 14:48:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6664,51 +6664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:18</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.9.2026 14:48:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7865,51 +7865,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:18</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.9.2026 14:48:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9634,51 +9634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:18</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.9.2026 14:48:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10749,51 +10749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:18</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.9.2026 14:48:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12575,51 +12575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:18</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.9.2026 14:48:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13316,84 +13316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">VRBA, s.r.o., Blansko </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:18</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.9.2026 14:48:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="538F4D16"/>
+    <w:nsid w:val="0FA9879F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13479,51 +13479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44FF00D6"/>
+    <w:nsid w:val="77F560F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13609,51 +13609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="01E2EA13"/>
+    <w:nsid w:val="2B81CF2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13739,51 +13739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="652E02F7"/>
+    <w:nsid w:val="1D818C8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13869,51 +13869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7BD204A4"/>
+    <w:nsid w:val="18F6D598"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>