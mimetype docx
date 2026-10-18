--- v8 (2026-09-28)
+++ v9 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34CDF033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34CDF033" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34CDF033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A7309FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A7309FA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A7309FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1559,51 +1559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 10.06.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.9.2026 14:48:01</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 18.10.2026 18:30:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2743,51 +2743,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.9.2026 14:48:01</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 18.10.2026 18:30:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4086,51 +4086,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.9.2026 14:48:01</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 18.10.2026 18:30:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5375,51 +5375,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.9.2026 14:48:01</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 18.10.2026 18:30:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6664,51 +6664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.9.2026 14:48:01</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 18.10.2026 18:30:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7865,51 +7865,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.9.2026 14:48:01</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 18.10.2026 18:30:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9634,51 +9634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.9.2026 14:48:01</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 18.10.2026 18:30:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10749,51 +10749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.9.2026 14:48:01</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 18.10.2026 18:30:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12575,51 +12575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.9.2026 14:48:01</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 18.10.2026 18:30:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13316,84 +13316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">VRBA, s.r.o., Blansko </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 28.9.2026 14:48:01</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 18.10.2026 18:30:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0FA9879F"/>
+    <w:nsid w:val="6260DDDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13479,51 +13479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77F560F3"/>
+    <w:nsid w:val="47A7CE75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13609,51 +13609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2B81CF2B"/>
+    <w:nsid w:val="581307CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13739,51 +13739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1D818C8F"/>
+    <w:nsid w:val="158652FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13869,51 +13869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="18F6D598"/>
+    <w:nsid w:val="0FAB1D0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>