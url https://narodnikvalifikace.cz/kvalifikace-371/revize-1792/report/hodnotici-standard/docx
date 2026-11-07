--- v9 (2026-10-18)
+++ v10 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A7309FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A7309FA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A7309FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R291FC4E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR291FC4E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR291FC4E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1559,51 +1559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 10.06.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 18.10.2026 18:30:32</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 7.11.2026 17:57:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2743,51 +2743,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 18.10.2026 18:30:32</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 7.11.2026 17:57:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4086,51 +4086,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 18.10.2026 18:30:32</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 7.11.2026 17:57:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5375,51 +5375,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 18.10.2026 18:30:32</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 7.11.2026 17:57:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6664,51 +6664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 18.10.2026 18:30:32</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 7.11.2026 17:57:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7865,51 +7865,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 18.10.2026 18:30:32</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 7.11.2026 17:57:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8266,51 +8266,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•osvědčení ZK 942 31 pro pájení naměkko</w:t>
+        <w:t>osvědčení ZK 942 31 pro pájení naměkko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8325,51 +8325,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•osvědčení ZK 15 P 2 pro polyfúzní svařování plastů</w:t>
+        <w:t>osvědčení ZK 15 P 2 pro polyfúzní svařování plastů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8384,51 +8384,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•osvědčení Lisování mědi pro spojování potrubí z mědi nerozebíratelnými spoji.</w:t>
+        <w:t>osvědčení Lisování mědi pro spojování potrubí z mědi nerozebíratelnými spoji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8779,51 +8779,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN EN 806-1 až 5 Vnitřní vodovod pro rozvod vody určené k lidské spotřebě. Části 1 až 5</w:t>
+        <w:t>ČSN EN 806-1 až 5 Vnitřní vodovod pro rozvod vody určené k lidské spotřebě. Části 1 až 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8838,51 +8838,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN EN 1717 Ochrana proti znečištění pitné vody ve vnitřních vodovodech a všeobecné požadavky na zařízení na ochranu proti znečištění zpětným průtokem</w:t>
+        <w:t>ČSN EN 1717 Ochrana proti znečištění pitné vody ve vnitřních vodovodech a všeobecné požadavky na zařízení na ochranu proti znečištění zpětným průtokem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8897,51 +8897,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN 75 5409 Vnitřní vodovody</w:t>
+        <w:t>ČSN 75 5409 Vnitřní vodovody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8956,51 +8956,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•TNI CEN/TR 16355 Doporučení pro prevenci zvyšování koncentrace bakterií rodu Legionella ve vnitřních vodovodech pro rozvod vody určené k lidské spotřebě</w:t>
+        <w:t>TNI CEN/TR 16355 Doporučení pro prevenci zvyšování koncentrace bakterií rodu Legionella ve vnitřních vodovodech pro rozvod vody určené k lidské spotřebě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9015,51 +9015,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN EN 12056-1 až 5 Vnitřní kanalizace – Gravitační systémy. Části 1 až 5</w:t>
+        <w:t>ČSN EN 12056-1 až 5 Vnitřní kanalizace – Gravitační systémy. Části 1 až 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9074,51 +9074,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN EN 752 Odvodňovací systémy vně budov</w:t>
+        <w:t>ČSN EN 752 Odvodňovací systémy vně budov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9133,51 +9133,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•ČSN 75 6760 Vnitřní kanalizace </w:t>
+        <w:t xml:space="preserve">ČSN 75 6760 Vnitřní kanalizace </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9192,51 +9192,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•ČSN EN 476 Všeobecné požadavky na stavební dílce kanalizačních systémů </w:t>
+        <w:t xml:space="preserve">ČSN EN 476 Všeobecné požadavky na stavební dílce kanalizačních systémů </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9251,51 +9251,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN EN 1610 Provádění stok a kanalizačních přípojek a jejich zkoušení</w:t>
+        <w:t>ČSN EN 1610 Provádění stok a kanalizačních přípojek a jejich zkoušení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9310,51 +9310,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN 01 3450 Technické výkresy - Instalace - Zdravotnětechnické a plynovodní instalace</w:t>
+        <w:t>ČSN 01 3450 Technické výkresy - Instalace - Zdravotnětechnické a plynovodní instalace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9634,51 +9634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 18.10.2026 18:30:32</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 7.11.2026 17:57:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10449,51 +10449,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -10508,51 +10508,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení o získání profesní kvalifikace a zasílání s vyhodnocením elektronickou poštou (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení o získání profesní kvalifikace a zasílání s vyhodnocením elektronickou poštou (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -10749,51 +10749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 18.10.2026 18:30:32</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 7.11.2026 17:57:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11749,51 +11749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN EN 806-1 až 5 Vnitřní vodovod pro rozvod vody určené k lidské spotřebě. Části 1 až 5</w:t>
+        <w:t>ČSN EN 806-1 až 5 Vnitřní vodovod pro rozvod vody určené k lidské spotřebě. Části 1 až 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9595" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11808,51 +11808,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN EN 1717 Ochrana proti znečištění pitné vody ve vnitřních vodovodech a všeobecné požadavky na zařízení na ochranu proti znečištění zpětným průtokem</w:t>
+        <w:t>ČSN EN 1717 Ochrana proti znečištění pitné vody ve vnitřních vodovodech a všeobecné požadavky na zařízení na ochranu proti znečištění zpětným průtokem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9595" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11867,51 +11867,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN 75 5409 Vnitřní vodovody</w:t>
+        <w:t>ČSN 75 5409 Vnitřní vodovody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9595" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11926,51 +11926,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•TNI CEN/TR 16355 Doporučení pro prevenci zvyšování koncentrace bakterií rodu Legionella ve vnitřních vodovodech pro rozvod vody určené k lidské spotřebě</w:t>
+        <w:t>TNI CEN/TR 16355 Doporučení pro prevenci zvyšování koncentrace bakterií rodu Legionella ve vnitřních vodovodech pro rozvod vody určené k lidské spotřebě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9595" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11985,51 +11985,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN EN 12056-1 až 5 Vnitřní kanalizace – Gravitační systémy. Části 1 až 5</w:t>
+        <w:t>ČSN EN 12056-1 až 5 Vnitřní kanalizace – Gravitační systémy. Části 1 až 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9595" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -12044,51 +12044,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN EN 752 Odvodňovací systémy vně budov</w:t>
+        <w:t>ČSN EN 752 Odvodňovací systémy vně budov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9595" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -12103,51 +12103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•ČSN 75 6760 Vnitřní kanalizace </w:t>
+        <w:t xml:space="preserve">ČSN 75 6760 Vnitřní kanalizace </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9595" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -12162,51 +12162,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•ČSN EN 476 Všeobecné požadavky na stavební dílce kanalizačních systémů </w:t>
+        <w:t xml:space="preserve">ČSN EN 476 Všeobecné požadavky na stavební dílce kanalizačních systémů </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9595" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -12221,51 +12221,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN EN 1610 Provádění stok a kanalizačních přípojek a jejich zkoušení</w:t>
+        <w:t>ČSN EN 1610 Provádění stok a kanalizačních přípojek a jejich zkoušení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9595" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -12280,51 +12280,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN 01 3450 Technické výkresy - Instalace - Zdravotnětechnické a plynovodní instalace</w:t>
+        <w:t>ČSN 01 3450 Technické výkresy - Instalace - Zdravotnětechnické a plynovodní instalace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9595" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -12575,51 +12575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 18.10.2026 18:30:32</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 7.11.2026 17:57:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13316,84 +13316,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">VRBA, s.r.o., Blansko </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér vnitřního rozvodu vody a kanalizace, 18.10.2026 18:30:32</w:t>
+        <w:t>Montér vnitřního rozvodu vody a kanalizace, 7.11.2026 17:57:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6260DDDE"/>
+    <w:nsid w:val="157C6832"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13479,51 +13479,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47A7CE75"/>
+    <w:nsid w:val="03FAC11D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13609,51 +13609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="581307CF"/>
+    <w:nsid w:val="78698993"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13739,51 +13739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="158652FB"/>
+    <w:nsid w:val="1F4F1AF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13869,51 +13869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0FAB1D0D"/>
+    <w:nsid w:val="1DA8D0BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>