--- v0 (2026-04-29)
+++ v1 (2026-05-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCC1E3A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCC1E3A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCC1E3A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R530EA775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR530EA775" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR530EA775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1559,51 +1559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 29.07.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 29.4.2026 3:30:26</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2939,51 +2939,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 29.4.2026 3:30:26</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4248,51 +4248,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 29.4.2026 3:30:26</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5537,51 +5537,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 29.4.2026 3:30:26</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6826,51 +6826,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 29.4.2026 3:30:26</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8027,51 +8027,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 29.4.2026 3:30:26</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9823,51 +9823,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 29.4.2026 3:30:26</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10799,51 +10799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 29.4.2026 3:30:26</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12726,51 +12726,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 29.4.2026 3:30:26</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12956,51 +12956,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 29.4.2026 3:30:26</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13697,84 +13697,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">VRBA, s. r. o., Blansko </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 29.4.2026 3:30:26</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6BE45DDC"/>
+    <w:nsid w:val="027A8AAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13860,51 +13860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7ABF4B49"/>
+    <w:nsid w:val="45F89530"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13990,51 +13990,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="11B361E5"/>
+    <w:nsid w:val="5C6276C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14120,51 +14120,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="09237D4F"/>
+    <w:nsid w:val="009ECCBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14250,51 +14250,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7DC18DF8"/>
+    <w:nsid w:val="334E553B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>