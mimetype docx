--- v1 (2026-05-23)
+++ v2 (2026-06-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R530EA775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR530EA775" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR530EA775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFC6C9AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFC6C9AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFC6C9AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1559,51 +1559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 29.07.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 12.6.2026 16:40:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2939,51 +2939,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 12.6.2026 16:40:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4248,51 +4248,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 12.6.2026 16:40:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5537,51 +5537,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 12.6.2026 16:40:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6826,51 +6826,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 12.6.2026 16:40:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8027,51 +8027,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 12.6.2026 16:40:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9823,51 +9823,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 12.6.2026 16:40:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10799,51 +10799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 12.6.2026 16:40:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12726,51 +12726,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 12.6.2026 16:40:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12956,51 +12956,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 12.6.2026 16:40:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13697,84 +13697,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">VRBA, s. r. o., Blansko </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 23.5.2026 9:43:04</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 12.6.2026 16:40:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="027A8AAB"/>
+    <w:nsid w:val="296E7B89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13860,51 +13860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45F89530"/>
+    <w:nsid w:val="4E09CE81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13990,51 +13990,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C6276C5"/>
+    <w:nsid w:val="60137B35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14120,51 +14120,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="009ECCBA"/>
+    <w:nsid w:val="5511086C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14250,51 +14250,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="334E553B"/>
+    <w:nsid w:val="2967E520"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>