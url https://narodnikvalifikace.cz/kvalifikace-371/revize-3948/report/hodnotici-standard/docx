--- v2 (2026-06-12)
+++ v3 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFC6C9AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFC6C9AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFC6C9AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76259C6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76259C6A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76259C6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1559,51 +1559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 29.07.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 12.6.2026 16:40:32</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 2:22:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2939,51 +2939,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 12.6.2026 16:40:32</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 2:22:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4248,51 +4248,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 12.6.2026 16:40:32</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 2:22:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5537,51 +5537,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 12.6.2026 16:40:32</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 2:22:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6826,51 +6826,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 12.6.2026 16:40:32</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 2:22:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8027,51 +8027,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 12.6.2026 16:40:32</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 2:22:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9823,51 +9823,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 12.6.2026 16:40:32</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 2:22:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10799,51 +10799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 12.6.2026 16:40:32</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 2:22:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12726,51 +12726,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 12.6.2026 16:40:32</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 2:22:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12956,51 +12956,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 12.6.2026 16:40:32</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 2:22:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13697,84 +13697,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">VRBA, s. r. o., Blansko </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 12.6.2026 16:40:32</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 2:22:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="296E7B89"/>
+    <w:nsid w:val="194B7452"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13860,51 +13860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E09CE81"/>
+    <w:nsid w:val="6F15D656"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13990,51 +13990,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60137B35"/>
+    <w:nsid w:val="245994E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14120,51 +14120,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5511086C"/>
+    <w:nsid w:val="4E32A2C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14250,51 +14250,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2967E520"/>
+    <w:nsid w:val="2A686CA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>