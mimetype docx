--- v3 (2026-07-05)
+++ v4 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76259C6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76259C6A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76259C6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RED4A205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRED4A205" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRED4A205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1559,51 +1559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 29.07.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 2:22:49</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 3:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2939,51 +2939,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 2:22:49</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 3:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4248,51 +4248,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 2:22:49</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 3:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5537,51 +5537,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 2:22:49</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 3:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6826,51 +6826,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 2:22:49</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 3:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8027,51 +8027,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 2:22:49</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 3:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9823,51 +9823,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 2:22:49</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 3:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10799,51 +10799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 2:22:49</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 3:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12726,51 +12726,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 2:22:49</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 3:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12956,51 +12956,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 2:22:49</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 3:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13697,84 +13697,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">VRBA, s. r. o., Blansko </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 2:22:49</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 3:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="194B7452"/>
+    <w:nsid w:val="51412458"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13860,51 +13860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F15D656"/>
+    <w:nsid w:val="20207B23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13990,51 +13990,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="245994E7"/>
+    <w:nsid w:val="7D52534F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14120,51 +14120,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4E32A2C8"/>
+    <w:nsid w:val="574C6048"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14250,51 +14250,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2A686CA2"/>
+    <w:nsid w:val="7EA16008"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>