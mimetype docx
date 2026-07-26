--- v4 (2026-07-05)
+++ v5 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RED4A205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRED4A205" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRED4A205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R580BF350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR580BF350" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR580BF350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1559,51 +1559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 29.07.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 3:32:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 27.7.2026 0:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2939,51 +2939,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 3:32:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 27.7.2026 0:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4248,51 +4248,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 3:32:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 27.7.2026 0:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5537,51 +5537,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 3:32:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 27.7.2026 0:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6826,51 +6826,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 3:32:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 27.7.2026 0:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8027,51 +8027,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 3:32:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 27.7.2026 0:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9823,51 +9823,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 3:32:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 27.7.2026 0:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10799,51 +10799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 3:32:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 27.7.2026 0:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12726,51 +12726,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 3:32:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 27.7.2026 0:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12956,51 +12956,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 3:32:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 27.7.2026 0:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13697,84 +13697,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">VRBA, s. r. o., Blansko </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 5.7.2026 3:32:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 27.7.2026 0:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="51412458"/>
+    <w:nsid w:val="3887DC04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13860,51 +13860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20207B23"/>
+    <w:nsid w:val="4D04F733"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13990,51 +13990,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D52534F"/>
+    <w:nsid w:val="47B3BFDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14120,51 +14120,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="574C6048"/>
+    <w:nsid w:val="5F4226D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14250,51 +14250,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7EA16008"/>
+    <w:nsid w:val="72C5D1F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>