--- v5 (2026-07-26)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R580BF350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR580BF350" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR580BF350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79994742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79994742" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79994742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1559,51 +1559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 29.07.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 27.7.2026 0:00:03</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.8.2026 21:15:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2939,51 +2939,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 27.7.2026 0:00:03</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.8.2026 21:15:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4248,51 +4248,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 27.7.2026 0:00:03</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.8.2026 21:15:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5537,51 +5537,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 27.7.2026 0:00:03</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.8.2026 21:15:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6826,51 +6826,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 27.7.2026 0:00:03</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.8.2026 21:15:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8027,51 +8027,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 27.7.2026 0:00:03</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.8.2026 21:15:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9823,51 +9823,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 27.7.2026 0:00:03</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.8.2026 21:15:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10799,51 +10799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 27.7.2026 0:00:03</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.8.2026 21:15:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12726,51 +12726,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 27.7.2026 0:00:03</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.8.2026 21:15:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12956,51 +12956,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 27.7.2026 0:00:03</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.8.2026 21:15:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13697,84 +13697,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">VRBA, s. r. o., Blansko </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 27.7.2026 0:00:03</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.8.2026 21:15:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3887DC04"/>
+    <w:nsid w:val="7D457392"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13860,51 +13860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D04F733"/>
+    <w:nsid w:val="5DA748FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13990,51 +13990,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="47B3BFDE"/>
+    <w:nsid w:val="1B36DF0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14120,51 +14120,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5F4226D2"/>
+    <w:nsid w:val="282D1C72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14250,51 +14250,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="72C5D1F7"/>
+    <w:nsid w:val="24D2F683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>