--- v6 (2026-08-17)
+++ v7 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79994742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79994742" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79994742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R712B1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR712B1599" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR712B1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1559,51 +1559,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 29.07.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.8.2026 21:15:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2939,51 +2939,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.8.2026 21:15:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4248,51 +4248,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.8.2026 21:15:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5537,51 +5537,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.8.2026 21:15:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6826,51 +6826,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.8.2026 21:15:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8027,51 +8027,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.8.2026 21:15:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9823,51 +9823,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.8.2026 21:15:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10799,51 +10799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.8.2026 21:15:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12726,51 +12726,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.8.2026 21:15:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12956,51 +12956,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.8.2026 21:15:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13697,84 +13697,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">VRBA, s. r. o., Blansko </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 17.8.2026 21:15:52</w:t>
+        <w:t>Montér/montérka vnitřního rozvodu vody a kanalizace, 8.9.2026 8:55:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7D457392"/>
+    <w:nsid w:val="70ABA19D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13860,51 +13860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DA748FD"/>
+    <w:nsid w:val="455C1362"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13990,51 +13990,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B36DF0B"/>
+    <w:nsid w:val="247CAB8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14120,51 +14120,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="282D1C72"/>
+    <w:nsid w:val="620FA873"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14250,51 +14250,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="24D2F683"/>
+    <w:nsid w:val="15407A53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>