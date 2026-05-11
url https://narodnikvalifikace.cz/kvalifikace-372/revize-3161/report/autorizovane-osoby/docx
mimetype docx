--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3302225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3302225" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3302225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R710E4D58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR710E4D58" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR710E4D58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář/topenářka, 20.4.2026 2:21:38</w:t>
+        <w:t>Topenář/topenářka, 11.5.2026 6:49:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lidická 600/1a, 73601 Havířov - Šumbark</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář/topenářka, 20.4.2026 2:21:38</w:t>
+        <w:t>Topenář/topenářka, 11.5.2026 6:49:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>