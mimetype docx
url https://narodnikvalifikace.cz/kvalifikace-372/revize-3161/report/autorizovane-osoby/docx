--- v1 (2026-05-11)
+++ v2 (2026-06-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R710E4D58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR710E4D58" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR710E4D58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E44B033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E44B033" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E44B033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,68 +300,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář/topenářka, 11.5.2026 6:49:54</w:t>
+        <w:t>Topenář/topenářka, 12.6.2026 14:35:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 2</w:t>
+        <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1760,68 +1760,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lidická 600/1a, 73601 Havířov - Šumbark</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář/topenářka, 11.5.2026 6:49:54</w:t>
+        <w:t>Topenář/topenářka, 12.6.2026 14:35:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 2</w:t>
+        <w:t>Strana 2 z 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11908" w:h="16833"/>
+          <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:formProt w:val="0"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P1"/>
+        <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
+        <w:rPr>
+          <w:rStyle w:val="C4"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C4"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P2"/>
+        <w:framePr w:w="2041" w:h="850" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="567"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
+            <wp:extent cx="1295400" cy="533400"/>
+            <wp:docPr id="5" name="Picture 5"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="5" name="Picture 5"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage1"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1295400" cy="533400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P3"/>
+        <w:framePr w:w="10766" w:h="28" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="1514"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
+            <wp:extent cx="6835775" cy="19050"/>
+            <wp:docPr id="6" name="Picture 6"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="6" name="Picture 6"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
+                    <a:srcRect l="0" t="0" r="46" b="0"/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6835775" cy="19050"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P11"/>
+        <w:framePr w:w="7937" w:h="361" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="7825" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="56" w:y="2210"/>
+        <w:rPr>
+          <w:rStyle w:val="C12"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C12"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Název</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P11"/>
+        <w:framePr w:w="2829" w:h="361" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
+        <w:rPr>
+          <w:rStyle w:val="C12"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C12"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kontaktní adresa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vzdělávací centrum Praha a zařízení pro další vzdělávání pedagogických pracovníků o. p. s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zelený pruh 1294/52, 14708 Praha 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P9"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:rPr>
+          <w:rStyle w:val="C10"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C10"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Topenář/topenářka, 12.6.2026 14:35:16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P10"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>