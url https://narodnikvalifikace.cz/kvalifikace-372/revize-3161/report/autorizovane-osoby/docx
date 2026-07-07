--- v2 (2026-06-12)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E44B033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E44B033" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E44B033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25773ABD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25773ABD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25773ABD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář/topenářka, 12.6.2026 14:35:16</w:t>
+        <w:t>Topenář/topenářka, 7.7.2026 13:44:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lidická 600/1a, 73601 Havířov - Šumbark</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář/topenářka, 12.6.2026 14:35:16</w:t>
+        <w:t>Topenář/topenářka, 7.7.2026 13:44:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2015,51 +2015,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zelený pruh 1294/52, 14708 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář/topenářka, 12.6.2026 14:35:16</w:t>
+        <w:t>Topenář/topenářka, 7.7.2026 13:44:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>