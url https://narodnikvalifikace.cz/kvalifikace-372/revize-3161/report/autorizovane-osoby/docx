--- v3 (2026-07-07)
+++ v4 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25773ABD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25773ABD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25773ABD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1963F539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1963F539" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1963F539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář/topenářka, 7.7.2026 13:44:30</w:t>
+        <w:t>Topenář/topenářka, 27.7.2026 16:34:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lidická 600/1a, 73601 Havířov - Šumbark</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář/topenářka, 7.7.2026 13:44:30</w:t>
+        <w:t>Topenář/topenářka, 27.7.2026 16:34:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2015,51 +2015,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zelený pruh 1294/52, 14708 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář/topenářka, 7.7.2026 13:44:30</w:t>
+        <w:t>Topenář/topenářka, 27.7.2026 16:34:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>