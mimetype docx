--- v4 (2026-07-27)
+++ v5 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1963F539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1963F539" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1963F539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FAF6D24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FAF6D24" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FAF6D24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář/topenářka, 27.7.2026 16:34:00</w:t>
+        <w:t>Topenář/topenářka, 17.8.2026 22:28:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lidická 600/1a, 73601 Havířov - Šumbark</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář/topenářka, 27.7.2026 16:34:00</w:t>
+        <w:t>Topenář/topenářka, 17.8.2026 22:28:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2015,51 +2015,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zelený pruh 1294/52, 14708 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář/topenářka, 27.7.2026 16:34:00</w:t>
+        <w:t>Topenář/topenářka, 17.8.2026 22:28:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>