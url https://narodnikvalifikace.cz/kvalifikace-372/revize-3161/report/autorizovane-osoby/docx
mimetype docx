--- v5 (2026-08-17)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FAF6D24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FAF6D24" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FAF6D24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B2D7A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B2D7A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B2D7A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář/topenářka, 17.8.2026 22:28:19</w:t>
+        <w:t>Topenář/topenářka, 17.8.2026 23:27:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lidická 600/1a, 73601 Havířov - Šumbark</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář/topenářka, 17.8.2026 22:28:19</w:t>
+        <w:t>Topenář/topenářka, 17.8.2026 23:27:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2015,51 +2015,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zelený pruh 1294/52, 14708 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář/topenářka, 17.8.2026 22:28:19</w:t>
+        <w:t>Topenář/topenářka, 17.8.2026 23:27:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>