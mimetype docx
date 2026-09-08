--- v6 (2026-08-17)
+++ v7 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B2D7A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B2D7A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B2D7A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DDC7A6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DDC7A6E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DDC7A6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář/topenářka, 17.8.2026 23:27:32</w:t>
+        <w:t>Topenář/topenářka, 8.9.2026 8:42:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lidická 600/1a, 73601 Havířov - Šumbark</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář/topenářka, 17.8.2026 23:27:32</w:t>
+        <w:t>Topenář/topenářka, 8.9.2026 8:42:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2015,51 +2015,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zelený pruh 1294/52, 14708 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář/topenářka, 17.8.2026 23:27:32</w:t>
+        <w:t>Topenář/topenářka, 8.9.2026 8:42:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>