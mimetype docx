--- v7 (2026-08-21)
+++ v8 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E5AC631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E5AC631" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E5AC631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6027FA99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6027FA99" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6027FA99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1391,51 +1391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 21.8.2026 21:49:38</w:t>
+        <w:t>Manažer/manažerka kvality, 11.9.2026 18:47:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2569,51 +2569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 21.8.2026 21:49:38</w:t>
+        <w:t>Manažer/manažerka kvality, 11.9.2026 18:47:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3734,51 +3734,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 21.8.2026 21:49:38</w:t>
+        <w:t>Manažer/manažerka kvality, 11.9.2026 18:47:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4791,51 +4791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 21.8.2026 21:49:38</w:t>
+        <w:t>Manažer/manažerka kvality, 11.9.2026 18:47:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6100,51 +6100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 21.8.2026 21:49:38</w:t>
+        <w:t>Manažer/manažerka kvality, 11.9.2026 18:47:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6801,51 +6801,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 21.8.2026 21:49:38</w:t>
+        <w:t>Manažer/manažerka kvality, 11.9.2026 18:47:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15893,51 +15893,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 21.8.2026 21:49:38</w:t>
+        <w:t>Manažer/manažerka kvality, 11.9.2026 18:47:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17868,51 +17868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 21.8.2026 21:49:38</w:t>
+        <w:t>Manažer/manažerka kvality, 11.9.2026 18:47:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19588,51 +19588,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 45 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 21.8.2026 21:49:38</w:t>
+        <w:t>Manažer/manažerka kvality, 11.9.2026 18:47:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19818,51 +19818,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 21.8.2026 21:49:38</w:t>
+        <w:t>Manažer/manažerka kvality, 11.9.2026 18:47:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20559,84 +20559,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 21.8.2026 21:49:38</w:t>
+        <w:t>Manažer/manažerka kvality, 11.9.2026 18:47:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="75303A63"/>
+    <w:nsid w:val="03B902A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20722,51 +20722,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4215ABC4"/>
+    <w:nsid w:val="7E133F52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20852,51 +20852,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5817E3D0"/>
+    <w:nsid w:val="0B56DD3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>