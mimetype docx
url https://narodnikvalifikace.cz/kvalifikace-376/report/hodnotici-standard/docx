--- v8 (2026-09-11)
+++ v9 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6027FA99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6027FA99" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6027FA99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RACD0813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRACD0813" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRACD0813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1391,51 +1391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 11.9.2026 18:47:14</w:t>
+        <w:t>Manažer/manažerka kvality, 2.10.2026 2:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2569,51 +2569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 11.9.2026 18:47:14</w:t>
+        <w:t>Manažer/manažerka kvality, 2.10.2026 2:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3734,51 +3734,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 11.9.2026 18:47:14</w:t>
+        <w:t>Manažer/manažerka kvality, 2.10.2026 2:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4791,51 +4791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 11.9.2026 18:47:14</w:t>
+        <w:t>Manažer/manažerka kvality, 2.10.2026 2:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6100,51 +6100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 11.9.2026 18:47:14</w:t>
+        <w:t>Manažer/manažerka kvality, 2.10.2026 2:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6801,51 +6801,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 11.9.2026 18:47:14</w:t>
+        <w:t>Manažer/manažerka kvality, 2.10.2026 2:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15893,51 +15893,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 11.9.2026 18:47:14</w:t>
+        <w:t>Manažer/manažerka kvality, 2.10.2026 2:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17868,51 +17868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 11.9.2026 18:47:14</w:t>
+        <w:t>Manažer/manažerka kvality, 2.10.2026 2:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19588,51 +19588,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 45 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 11.9.2026 18:47:14</w:t>
+        <w:t>Manažer/manažerka kvality, 2.10.2026 2:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19818,51 +19818,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 11.9.2026 18:47:14</w:t>
+        <w:t>Manažer/manažerka kvality, 2.10.2026 2:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20559,84 +20559,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 11.9.2026 18:47:14</w:t>
+        <w:t>Manažer/manažerka kvality, 2.10.2026 2:04:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="03B902A1"/>
+    <w:nsid w:val="496220A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20722,51 +20722,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E133F52"/>
+    <w:nsid w:val="0476A588"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20852,51 +20852,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B56DD3B"/>
+    <w:nsid w:val="1A988A51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>