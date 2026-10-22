--- v9 (2026-10-02)
+++ v10 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RACD0813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRACD0813" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRACD0813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CAD807B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CAD807B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CAD807B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1391,68 +1391,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 2.10.2026 2:04:51</w:t>
+        <w:t>Manažer/manažerka kvality, 22.10.2026 8:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 11</w:t>
+        <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2569,68 +2569,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 2.10.2026 2:04:51</w:t>
+        <w:t>Manažer/manažerka kvality, 22.10.2026 8:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 11</w:t>
+        <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3734,68 +3734,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 2.10.2026 2:04:51</w:t>
+        <w:t>Manažer/manažerka kvality, 22.10.2026 8:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 11</w:t>
+        <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4791,68 +4791,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 2.10.2026 2:04:51</w:t>
+        <w:t>Manažer/manažerka kvality, 22.10.2026 8:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 11</w:t>
+        <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6100,68 +6100,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 2.10.2026 2:04:51</w:t>
+        <w:t>Manažer/manažerka kvality, 22.10.2026 8:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 11</w:t>
+        <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6801,68 +6801,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 2.10.2026 2:04:51</w:t>
+        <w:t>Manažer/manažerka kvality, 22.10.2026 8:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 11</w:t>
+        <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8181,1020 +8181,1020 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4471"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1196" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4486"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="4486"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4486"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stanovování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="4486"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="4486"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="4486"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>optimalizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="4486"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="4486"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="4486"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="4486"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4291" w:y="4486"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="4486"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4905" w:y="4486"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="4486"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5064" w:y="4486"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4992" w:y="4486"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4721"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1095" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4735"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="4735"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4735"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Koordinace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="4735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>managementu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="4735"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="4735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="4735"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="4735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normalizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="4735"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4588" w:y="4735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="4735"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4761" w:y="4735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkušebnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5990" w:y="4735"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5918" w:y="4735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="4735"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6076" w:y="4735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4971"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1085" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4985"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="4985"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4985"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zpracování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="4985"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plánů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="4985"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="4985"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="4985"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="4985"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="4985"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="4985"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3393" w:y="4985"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3321" w:y="4985"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5220"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5235"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="5235"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5235"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Řízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="5235"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="5235"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="5235"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budování,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="5235"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2726" w:y="5235"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>udržování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="5235"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="5235"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="5235"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="5235"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozvoje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="5235"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="5235"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5409" w:y="5235"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5337" w:y="5235"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6024" w:y="5235"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5952" w:y="5235"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5470"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1460" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5484"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="5484"/>
+        <w:framePr w:w="1393" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5484"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyhodnocování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="5484"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systémů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2692" w:y="5484"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2625" w:y="5484"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3249" w:y="5484"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="5484"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="5484"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="5484"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="5484"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="5484"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5719"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5734"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="5734"/>
+        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5734"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zpracovávání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="5734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>koncepcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="5734"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2515" w:y="5734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spolupráce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="5734"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="5734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="5734"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="5734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ostatními</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4646" w:y="5734"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4579" w:y="5734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>útvary,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5304" w:y="5734"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="5734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5462" w:y="5734"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5395" w:y="5734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6009" w:y="5734"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5942" w:y="5734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="5734"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6499" w:y="5734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6739" w:y="5734"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6672" w:y="5734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plánování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7660" w:y="5734"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7593" w:y="5734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontroly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8419" w:y="5734"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8352" w:y="5734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9033" w:y="5734"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8966" w:y="5734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9206" w:y="5734"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9139" w:y="5734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jakosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9830" w:y="5734"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9763" w:y="5734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5964"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -9218,1020 +9218,1020 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6199"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6214"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="6214"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6214"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Aplikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nástrojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="6214"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1968" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>managementu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="6214"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6449"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6463"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="6463"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6463"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Řízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="6463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="6463"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="6463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontrola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="6463"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="6463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6699"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6713"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="6713"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6713"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="6713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidelných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2601" w:y="6713"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2534" w:y="6713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontrol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="6713"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="6713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="6713"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="6713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>auditů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4036" w:y="6713"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="6713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="6713"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="6713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>norem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4987" w:y="6713"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="6713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="6713"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="6713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="6713"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="6713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spolupráce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6811" w:y="6713"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="6713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="6713"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7027" w:y="6713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>získávání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7996" w:y="6713"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7929" w:y="6713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>auditů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8601" w:y="6713"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8534" w:y="6713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9216" w:y="6713"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9148" w:y="6713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9374" w:y="6713"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9307" w:y="6713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6948"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6963"/>
-[...16 lines deleted...]
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="6963"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6963"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Reprezentace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="6963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="6963"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2726" w:y="6963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3076" w:y="6963"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="6963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednáních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3998" w:y="6963"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3931" w:y="6963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="6963"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="6963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obchodními</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="6963"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="6963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>partnery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6038" w:y="6963"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="6963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6211" w:y="6963"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="6963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dalšími</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6902" w:y="6963"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6835" w:y="6963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>subjekty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7694" w:y="6963"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7627" w:y="6963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7852" w:y="6963"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7785" w:y="6963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8400" w:y="6963"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8332" w:y="6963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8956" w:y="6963"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8889" w:y="6963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9129" w:y="6963"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9062" w:y="6963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plánování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7193"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9984" w:y="6963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontroly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="7193"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7193"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="7193"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="7193"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="7193"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1176" w:y="7193"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jakosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7428"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7443"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="7443"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7443"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="7443"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="7443"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="7443"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="7443"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="7443"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ISO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="7443"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="7443"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>19011,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="7443"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="7443"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ISO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="7443"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="7443"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>9001,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="7443"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="7443"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ISO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4809" w:y="7443"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4737" w:y="7443"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>14001,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="7443"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="7443"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>OHSAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6235" w:y="7443"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6163" w:y="7443"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>18001</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7678"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13128,969 +13128,969 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12353"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12367"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="806" w:y="12367"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12367"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="734" w:y="12367"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="12367"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="12367"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="12367"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="12367"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="12367"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2827" w:y="12367"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3057" w:y="12367"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="12367"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>něhož</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="12367"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="12367"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3931" w:y="12367"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="12367"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>generují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="12367"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4636" w:y="12367"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="12367"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="12367"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6091" w:y="12367"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6019" w:y="12367"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="12367"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="12367"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6561" w:y="12367"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="12367"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7152" w:y="12367"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="12367"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7977" w:y="12367"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7905" w:y="12367"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>existuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8712" w:y="12367"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8640" w:y="12367"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>několik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9393" w:y="12367"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9321" w:y="12367"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12603"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12617"/>
-[...16 lines deleted...]
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="806" w:y="12617"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12617"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="734" w:y="12617"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="12617"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="12617"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vygenerované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="12617"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="12617"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3499" w:y="12617"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3427" w:y="12617"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="12617"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="12617"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="12617"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="12617"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5006" w:y="12617"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4934" w:y="12617"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5342" w:y="12617"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5270" w:y="12617"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="12617"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="12617"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="12617"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6076" w:y="12617"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6638" w:y="12617"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="12617"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6984" w:y="12617"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6912" w:y="12617"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7574" w:y="12617"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7502" w:y="12617"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8400" w:y="12617"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8328" w:y="12617"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8635" w:y="12617"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8563" w:y="12617"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>něhož</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9240" w:y="12617"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9168" w:y="12617"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9456" w:y="12617"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9384" w:y="12617"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>test</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12847"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9763" w:y="12617"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="12847"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12847"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2092" w:y="12847"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="12847"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="12847"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="12847"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="12847"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="12847"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návaznosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="12847"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="12847"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="12847"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="12847"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokyn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="12847"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="12847"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4483" w:y="12847"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="12847"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tom,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="12847"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3950" w:y="12847"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>která</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5433" w:y="12847"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="12847"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6091" w:y="12847"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="12847"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6307" w:y="12847"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="12847"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třeba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6820" w:y="12847"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="12847"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6993" w:y="12847"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6014" w:y="12847"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7771" w:y="12847"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6792" w:y="12847"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnit)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8361" w:y="12847"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="12847"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9120" w:y="12847"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8140" w:y="12847"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9499" w:y="12847"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="12847"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13083"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -14182,357 +14182,357 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13318"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="298" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13332"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="729" w:y="13332"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13332"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>za</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P40"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="657" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="13332"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="13332"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="13332"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3000" w:y="13332"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>považuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="13332"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3787" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="13332"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="13332"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4305" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5145" w:y="13332"/>
+        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zodpovězených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6590" w:y="13332"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6518" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7238" w:y="13332"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7166" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="13332"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7324" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tím,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7790" w:y="13332"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7718" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8059" w:y="13332"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7987" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8404" w:y="13332"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8332" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8995" w:y="13332"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8923" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9820" w:y="13332"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9748" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10310" w:y="13332"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10238" w:y="13332"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13563"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -15893,68 +15893,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 2.10.2026 2:04:51</w:t>
+        <w:t>Manažer/manažerka kvality, 22.10.2026 8:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 7 z 11</w:t>
+        <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -17856,80 +17856,791 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P36"/>
+        <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9427"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9427"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4099" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9975"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat tyto požadavky:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4099" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9975"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4099" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9975"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>VŠ vzdělání magisterského stupně v technických, příp. interdisciplinárních oborech s délkou praxe v oboru kvality minimálně 5 let.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4099" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9975"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Předmět činnosti žadatele souvisí s problematikou kvality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4099" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9975"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Systém řízení, způsobilost a kvalifikace jsou ověřeny podle normy ČSN EN ISO 9001 i podle normy ČSN EN ISO 17024. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4099" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9975"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4099" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9975"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Další požadavky:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4099" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9975"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4099" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9975"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4099" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9975"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4099" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9975"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4099" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9975"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 2.10.2026 2:04:51</w:t>
+        <w:t>Manažer/manažerka kvality, 22.10.2026 8:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 8 z 11</w:t>
+        <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -18004,135 +18715,135 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
-        <w:framePr w:w="10766" w:h="6969" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="4986" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6422" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat tyto požadavky:</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí zajistit, aby pracoviště byla uspořádána a vybavena tak, aby pracovní podmínky pro realizaci zkoušky z hlediska BOZP odpovídaly bezpečnostním požadavkům a hygienickým limitům na pracovní prostředí a pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6422" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -18143,878 +18854,108 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
-        <w:keepLines w:val="1"/>
-[...175 lines deleted...]
-        <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6422" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...55 lines deleted...]
-        <w:t>Další požadavky:</w:t>
+        <w:t>Pro zajištění zkoušky podle tohoto hodnoticího standardu je třeba mít k dispozici toto materiálně-technické zázemí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6422" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
-[...536 lines deleted...]
-        <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9691"/>
+        <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -19022,58 +18963,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Místnosti odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>Místnosti odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9691"/>
+        <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -19081,58 +19022,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracovní stoly a židle pro písemnou i ústní část zkoušky</w:t>
+        <w:t>Pracovní stoly a židle pro písemnou i ústní část zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9691"/>
+        <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -19140,58 +19081,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zpětný projektor pro prezentaci výsledků písemné přípravy</w:t>
+        <w:t>Zpětný projektor pro prezentaci výsledků písemné přípravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9691"/>
+        <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -19199,58 +19140,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dataprojektor s osobním počítačem, plátno, flip-chart</w:t>
+        <w:t>Dataprojektor s osobním počítačem, plátno, flip-chart</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9691"/>
+        <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -19258,58 +19199,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Soubory technických norem vztahujících se k předmětu zkoušky, všechny potřebné normy jsou zveřejněny současně s tematickými okruhy</w:t>
+        <w:t>Soubory technických norem vztahujících se k předmětu zkoušky, všechny potřebné normy jsou zveřejněny současně s tematickými okruhy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9691"/>
+        <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -19317,58 +19258,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Sada testů obsahující nejméně 128 otázek, aby bylo možno ověřit každé kritérium alespoň 2 otázkami</w:t>
+        <w:t>Sada testů obsahující nejméně 128 otázek, aby bylo možno ověřit každé kritérium alespoň 2 otázkami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9691"/>
+        <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -19376,58 +19317,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Sada příkladů (5 případových studií) pro kritéria, která se ověřují praktickým předvedením</w:t>
+        <w:t>Sada příkladů (5 případových studií) pro kritéria, která se ověřují praktickým předvedením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9691"/>
+        <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19439,51 +19380,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9691"/>
+        <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19494,79 +19435,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
-        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14563"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14563"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7367"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14903"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7707"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19576,80 +19517,163 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 45 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P36"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8740"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8740"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9080"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 2.10.2026 2:04:51</w:t>
+        <w:t>Manažer/manažerka kvality, 22.10.2026 8:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 9 z 11</w:t>
+        <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -19723,280 +19747,50 @@
                     <pic:cNvPr id="20" name="Picture 20"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P36"/>
-[...228 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P43"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -20559,84 +20353,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka kvality, 2.10.2026 2:04:51</w:t>
+        <w:t>Manažer/manažerka kvality, 22.10.2026 8:28:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 11 z 11</w:t>
+        <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="496220A0"/>
+    <w:nsid w:val="6EA42B33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20722,51 +20516,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0476A588"/>
+    <w:nsid w:val="7401AD7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20852,51 +20646,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1A988A51"/>
+    <w:nsid w:val="4CEE243B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>