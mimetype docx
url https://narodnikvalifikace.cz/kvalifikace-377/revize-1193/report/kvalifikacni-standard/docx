--- v8 (2026-08-21)
+++ v9 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14D24580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14D24580" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14D24580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63895FB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63895FB2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63895FB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 10.04.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik kvality, 22.8.2026 1:12:40</w:t>
+        <w:t>Technik kvality, 11.9.2026 20:13:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9085,51 +9085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik kvality, 22.8.2026 1:12:40</w:t>
+        <w:t>Technik kvality, 11.9.2026 20:13:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10102,51 +10102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřeby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik kvality, 22.8.2026 1:12:40</w:t>
+        <w:t>Technik kvality, 11.9.2026 20:13:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10787,51 +10787,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>HR expert (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik kvality, 22.8.2026 1:12:40</w:t>
+        <w:t>Technik kvality, 11.9.2026 20:13:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>