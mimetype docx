--- v9 (2026-09-11)
+++ v10 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63895FB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63895FB2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63895FB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31A8D30E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31A8D30E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31A8D30E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 10.04.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik kvality, 11.9.2026 20:13:55</w:t>
+        <w:t>Technik kvality, 2.10.2026 3:50:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9085,51 +9085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik kvality, 11.9.2026 20:13:55</w:t>
+        <w:t>Technik kvality, 2.10.2026 3:50:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10102,51 +10102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřeby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik kvality, 11.9.2026 20:13:55</w:t>
+        <w:t>Technik kvality, 2.10.2026 3:50:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10787,51 +10787,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>HR expert (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik kvality, 11.9.2026 20:13:55</w:t>
+        <w:t>Technik kvality, 2.10.2026 3:50:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>