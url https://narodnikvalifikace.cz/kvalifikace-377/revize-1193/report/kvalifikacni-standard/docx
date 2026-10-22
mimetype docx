--- v10 (2026-10-02)
+++ v11 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31A8D30E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31A8D30E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31A8D30E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE7EC70F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE7EC70F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE7EC70F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 10.04.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik kvality, 2.10.2026 3:50:30</w:t>
+        <w:t>Technik kvality, 22.10.2026 10:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2478,646 +2478,646 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4942"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4956"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="4956"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4956"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="4956"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="4956"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="4956"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="4956"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="4956"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5191"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5206"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="5206"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5206"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kalibrace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="5206"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednodušších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="5206"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měřicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="5206"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4262" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístrojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5107" w:y="5206"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="5206"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6048" w:y="5206"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5980" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6374" w:y="5206"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6307" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>platných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7176" w:y="5206"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7108" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5441"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1153" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5455"/>
-[...16 lines deleted...]
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="5455"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5455"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uplatňování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="5455"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístupů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="5455"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="5455"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="5455"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="5455"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zabezpečování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3921" w:y="5455"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="5455"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5691"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1172" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5705"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="5705"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5705"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Analyzování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="5705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příčin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="5705"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="5705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>snížené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="5705"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2841" w:y="5705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="5705"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="5705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odhalování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="5705"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="5705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nedostatků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5596" w:y="5705"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5529" w:y="5705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="5705"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="5705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>navrhování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6816" w:y="5705"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6748" w:y="5705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opatření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7608" w:y="5705"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7540" w:y="5705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7766" w:y="5705"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7699" w:y="5705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dosažení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8635" w:y="5705"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8568" w:y="5705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádoucí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9393" w:y="5705"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9326" w:y="5705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10008" w:y="5705"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9940" w:y="5705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(mimo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5935"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -3141,408 +3141,408 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6171"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6185"/>
-[...16 lines deleted...]
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="6185"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6185"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="6185"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komplexní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2121" w:y="6185"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="6185"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="6185"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="6185"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="6185"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="6185"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="6185"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="6185"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkouškách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5755" w:y="6185"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="6185"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6420"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1263" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6435"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="6435"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Přezkoumání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1622" w:y="6435"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="6435"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="6435"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odstranění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2870" w:y="6435"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="6435"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neshod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6670"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6684"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="6684"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6684"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Řízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="6684"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="6684"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="6684"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontrola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="6684"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="6684"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6919"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6934"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="6934"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6934"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Aplikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="6934"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nástrojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="6934"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1968" w:y="6934"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>managementu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="6934"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="6934"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7169"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9085,51 +9085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik kvality, 2.10.2026 3:50:30</w:t>
+        <w:t>Technik kvality, 22.10.2026 10:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10102,51 +10102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřeby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik kvality, 2.10.2026 3:50:30</w:t>
+        <w:t>Technik kvality, 22.10.2026 10:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10787,51 +10787,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>HR expert (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik kvality, 2.10.2026 3:50:30</w:t>
+        <w:t>Technik kvality, 22.10.2026 10:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>