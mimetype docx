--- v9 (2026-08-21)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CB3BF5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CB3BF5B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CB3BF5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DDB8311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DDB8311" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DDB8311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kvality, 22.8.2026 1:12:13</w:t>
+        <w:t>Technik/technička kvality, 11.9.2026 20:47:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kvality, 22.8.2026 1:12:13</w:t>
+        <w:t>Technik/technička kvality, 11.9.2026 20:47:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3289,51 +3289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kvality, 22.8.2026 1:12:13</w:t>
+        <w:t>Technik/technička kvality, 11.9.2026 20:47:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4294,51 +4294,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kvality, 22.8.2026 1:12:13</w:t>
+        <w:t>Technik/technička kvality, 11.9.2026 20:47:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12468,51 +12468,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kvality, 22.8.2026 1:12:13</w:t>
+        <w:t>Technik/technička kvality, 11.9.2026 20:47:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14421,51 +14421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kvality, 22.8.2026 1:12:13</w:t>
+        <w:t>Technik/technička kvality, 11.9.2026 20:47:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15454,51 +15454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kvality, 22.8.2026 1:12:13</w:t>
+        <w:t>Technik/technička kvality, 11.9.2026 20:47:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16139,84 +16139,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>HR expert (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kvality, 22.8.2026 1:12:13</w:t>
+        <w:t>Technik/technička kvality, 11.9.2026 20:47:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="58B6754B"/>
+    <w:nsid w:val="7E17A138"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16302,51 +16302,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6762C350"/>
+    <w:nsid w:val="4CF36629"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16432,51 +16432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0417D41A"/>
+    <w:nsid w:val="1DE21CA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>