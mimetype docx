--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DDB8311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DDB8311" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DDB8311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34CEDD16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34CEDD16" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34CEDD16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kvality, 11.9.2026 20:47:11</w:t>
+        <w:t>Technik/technička kvality, 2.10.2026 4:31:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kvality, 11.9.2026 20:47:11</w:t>
+        <w:t>Technik/technička kvality, 2.10.2026 4:31:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3289,51 +3289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kvality, 11.9.2026 20:47:11</w:t>
+        <w:t>Technik/technička kvality, 2.10.2026 4:31:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4294,51 +4294,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kvality, 11.9.2026 20:47:11</w:t>
+        <w:t>Technik/technička kvality, 2.10.2026 4:31:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12468,51 +12468,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kvality, 11.9.2026 20:47:11</w:t>
+        <w:t>Technik/technička kvality, 2.10.2026 4:31:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14421,51 +14421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kvality, 11.9.2026 20:47:11</w:t>
+        <w:t>Technik/technička kvality, 2.10.2026 4:31:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15454,51 +15454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kvality, 11.9.2026 20:47:11</w:t>
+        <w:t>Technik/technička kvality, 2.10.2026 4:31:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16139,84 +16139,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>HR expert (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kvality, 11.9.2026 20:47:11</w:t>
+        <w:t>Technik/technička kvality, 2.10.2026 4:31:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E17A138"/>
+    <w:nsid w:val="4139F617"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16302,51 +16302,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CF36629"/>
+    <w:nsid w:val="0DA2895B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16432,51 +16432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1DE21CA1"/>
+    <w:nsid w:val="0317BC5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>