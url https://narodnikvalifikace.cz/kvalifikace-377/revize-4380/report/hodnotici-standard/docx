--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34CEDD16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34CEDD16" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34CEDD16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56F3C423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56F3C423" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56F3C423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kvality, 2.10.2026 4:31:27</w:t>
+        <w:t>Technik/technička kvality, 22.10.2026 11:02:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kvality, 2.10.2026 4:31:27</w:t>
+        <w:t>Technik/technička kvality, 22.10.2026 11:02:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3289,51 +3289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kvality, 2.10.2026 4:31:27</w:t>
+        <w:t>Technik/technička kvality, 22.10.2026 11:02:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4294,51 +4294,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kvality, 2.10.2026 4:31:28</w:t>
+        <w:t>Technik/technička kvality, 22.10.2026 11:02:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5861,646 +5861,646 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4942"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4956"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="4956"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4956"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="4956"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="4956"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="4956"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="4956"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="4956"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5191"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5206"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="5206"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5206"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kalibrace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="5206"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednodušších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3518" w:y="5206"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měřicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="5206"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4262" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístrojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5107" w:y="5206"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="5206"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6048" w:y="5206"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5980" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6374" w:y="5206"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6307" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>platných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7176" w:y="5206"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7108" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5441"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1153" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5455"/>
-[...16 lines deleted...]
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="5455"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5455"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uplatňování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="5455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístupů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="5455"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="5455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="5455"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="5455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zabezpečování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3921" w:y="5455"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="5455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5691"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1172" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5705"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="5705"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5705"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Analyzování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="5705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příčin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="5705"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="5705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>snížené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="5705"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2841" w:y="5705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="5705"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="5705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odhalování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="5705"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="5705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nedostatků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5596" w:y="5705"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5529" w:y="5705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="5705"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="5705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>navrhování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6816" w:y="5705"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6748" w:y="5705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opatření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7608" w:y="5705"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7540" w:y="5705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7766" w:y="5705"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7699" w:y="5705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dosažení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8635" w:y="5705"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8568" w:y="5705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádoucí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9393" w:y="5705"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9326" w:y="5705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10008" w:y="5705"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9940" w:y="5705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(mimo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -6524,408 +6524,408 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6171"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6185"/>
-[...16 lines deleted...]
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="6185"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6185"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="6185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komplexní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2121" w:y="6185"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="6185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="6185"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="6185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="6185"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="6185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="6185"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="6185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkouškách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5755" w:y="6185"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="6185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6420"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1263" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6435"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="6435"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6435"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Přezkoumání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1622" w:y="6435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="6435"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="6435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odstranění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2870" w:y="6435"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="6435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neshod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6670"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6684"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="6684"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6684"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Řízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="6684"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="6684"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="6684"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontrola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="6684"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="6684"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6919"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6934"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="6934"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6934"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Aplikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="6934"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nástrojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="6934"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1968" w:y="6934"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>managementu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="6934"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="6934"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7169"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12468,51 +12468,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kvality, 2.10.2026 4:31:28</w:t>
+        <w:t>Technik/technička kvality, 22.10.2026 11:02:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13640,79 +13640,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="6969" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7790"/>
+        <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7790"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7790"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6422" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
+        <w:framePr w:w="10766" w:h="4099" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -13724,51 +13724,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat tyto požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6422" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
+        <w:framePr w:w="10766" w:h="4099" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -13780,51 +13780,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6422" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
+        <w:framePr w:w="10766" w:h="4099" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -13839,51 +13839,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VŠ vzdělání magisterského stupně v technických vědách nebo technických oborech s délkou praxe 5 let na řídicí pozici v oblasti kontroly kvality.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6422" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
+        <w:framePr w:w="10766" w:h="4099" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -13898,51 +13898,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Předmět činnosti žadatele souvisí s problematikou kvality.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6422" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
+        <w:framePr w:w="10766" w:h="4099" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -13957,51 +13957,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Systém řízení, způsobilost a kvalifikace jsou ověřeny podle normy ČSN EN ISO 9001 i podle normy ČSN EN ISO 17024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6422" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
+        <w:framePr w:w="10766" w:h="4099" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14013,51 +14013,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6422" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
+        <w:framePr w:w="10766" w:h="4099" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14069,51 +14069,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6422" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
+        <w:framePr w:w="10766" w:h="4099" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14121,117 +14121,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6422" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
+        <w:framePr w:w="10766" w:h="4099" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14243,51 +14184,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6422" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
+        <w:framePr w:w="10766" w:h="4099" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14299,51 +14240,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6422" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
+        <w:framePr w:w="10766" w:h="4099" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14355,51 +14296,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6422" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
+        <w:framePr w:w="10766" w:h="4099" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8338"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14421,51 +14362,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kvality, 2.10.2026 4:31:28</w:t>
+        <w:t>Technik/technička kvality, 22.10.2026 11:02:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14805,51 +14746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Místnosti odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>Místnosti odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14864,51 +14805,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracovní stoly a židle pro písemnou zkoušku</w:t>
+        <w:t>Pracovní stoly a židle pro písemnou zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14923,51 +14864,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zpětný projektor pro prezentaci výsledků písemné přípravy</w:t>
+        <w:t>Zpětný projektor pro prezentaci výsledků písemné přípravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14982,51 +14923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dataprojektor s odpovídajícím osobním počítačem, plátno, flip-chart nebo tabule</w:t>
+        <w:t>Dataprojektor s odpovídajícím osobním počítačem, plátno, flip-chart nebo tabule</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15041,51 +14982,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Soubory technických norem vztahujících se k předmětu zkoušky, všechny potřebné normy jsou zveřejněny současně s tematickými okruhy</w:t>
+        <w:t>Soubory technických norem vztahujících se k předmětu zkoušky, všechny potřebné normy jsou zveřejněny současně s tematickými okruhy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15100,51 +15041,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Sada testů obsahujících nejméně 116 otázek</w:t>
+        <w:t>Sada testů obsahujících nejméně 116 otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15159,51 +15100,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Sada nejméně 5 příkladů (případových studií) pro kritéria která se ověřují praktickým předvedením</w:t>
+        <w:t>Sada nejméně 5 příkladů (případových studií) pro kritéria která se ověřují praktickým předvedením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="4646" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -15454,51 +15395,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kvality, 2.10.2026 4:31:28</w:t>
+        <w:t>Technik/technička kvality, 22.10.2026 11:02:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16139,84 +16080,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>HR expert (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička kvality, 2.10.2026 4:31:28</w:t>
+        <w:t>Technik/technička kvality, 22.10.2026 11:02:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4139F617"/>
+    <w:nsid w:val="214E6483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16302,51 +16243,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DA2895B"/>
+    <w:nsid w:val="75A79E25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16432,51 +16373,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0317BC5B"/>
+    <w:nsid w:val="42A00E15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>