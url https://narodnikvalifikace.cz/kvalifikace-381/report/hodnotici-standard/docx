--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27AB6F33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27AB6F33" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27AB6F33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79FCD62F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79FCD62F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79FCD62F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 16.4.2026 23:11:37</w:t>
+        <w:t>Brašnář/brašnářka, 7.5.2026 16:07:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 16.4.2026 23:11:37</w:t>
+        <w:t>Brašnář/brašnářka, 7.5.2026 16:07:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 16.4.2026 23:11:37</w:t>
+        <w:t>Brašnář/brašnářka, 7.5.2026 16:07:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 16.4.2026 23:11:37</w:t>
+        <w:t>Brašnář/brašnářka, 7.5.2026 16:07:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5310,51 +5310,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si zajistí pracovní oděv a pracovní obuv podle požadavků BOZP pracoviště, na kterém bude zkouška probíhat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 16.4.2026 23:11:37</w:t>
+        <w:t>Brašnář/brašnářka, 7.5.2026 16:07:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,51 +6449,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 16.4.2026 23:11:37</w:t>
+        <w:t>Brašnář/brašnářka, 7.5.2026 16:07:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7597,51 +7597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 16.4.2026 23:11:37</w:t>
+        <w:t>Brašnář/brašnářka, 7.5.2026 16:07:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8114,84 +8114,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 16.4.2026 23:11:37</w:t>
+        <w:t>Brašnář/brašnářka, 7.5.2026 16:07:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E4B2530"/>
+    <w:nsid w:val="6AEB8C75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8277,51 +8277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="019C4D94"/>
+    <w:nsid w:val="27C2AB77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8407,51 +8407,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72ED6FFF"/>
+    <w:nsid w:val="2A4CE5F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>