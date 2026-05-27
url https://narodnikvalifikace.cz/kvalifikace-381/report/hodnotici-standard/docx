--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79FCD62F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79FCD62F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79FCD62F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39A64207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39A64207" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39A64207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 7.5.2026 16:07:27</w:t>
+        <w:t>Brašnář/brašnářka, 27.5.2026 23:51:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 7.5.2026 16:07:27</w:t>
+        <w:t>Brašnář/brašnářka, 27.5.2026 23:51:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 7.5.2026 16:07:27</w:t>
+        <w:t>Brašnář/brašnářka, 27.5.2026 23:51:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 7.5.2026 16:07:27</w:t>
+        <w:t>Brašnář/brašnářka, 27.5.2026 23:51:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5310,51 +5310,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si zajistí pracovní oděv a pracovní obuv podle požadavků BOZP pracoviště, na kterém bude zkouška probíhat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 7.5.2026 16:07:27</w:t>
+        <w:t>Brašnář/brašnářka, 27.5.2026 23:51:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,51 +6449,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 7.5.2026 16:07:27</w:t>
+        <w:t>Brašnář/brašnářka, 27.5.2026 23:51:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7597,51 +7597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 7.5.2026 16:07:27</w:t>
+        <w:t>Brašnář/brašnářka, 27.5.2026 23:51:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8114,84 +8114,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 7.5.2026 16:07:27</w:t>
+        <w:t>Brašnář/brašnářka, 27.5.2026 23:51:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6AEB8C75"/>
+    <w:nsid w:val="6249D084"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8277,51 +8277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27C2AB77"/>
+    <w:nsid w:val="21DC96DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8407,51 +8407,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2A4CE5F1"/>
+    <w:nsid w:val="44BDD0AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>