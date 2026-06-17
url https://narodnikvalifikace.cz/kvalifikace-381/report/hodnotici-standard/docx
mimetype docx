--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39A64207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39A64207" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39A64207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R597C694A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR597C694A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR597C694A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 27.5.2026 23:51:39</w:t>
+        <w:t>Brašnář/brašnářka, 17.6.2026 11:46:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 27.5.2026 23:51:39</w:t>
+        <w:t>Brašnář/brašnářka, 17.6.2026 11:46:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 27.5.2026 23:51:39</w:t>
+        <w:t>Brašnář/brašnářka, 17.6.2026 11:46:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 27.5.2026 23:51:39</w:t>
+        <w:t>Brašnář/brašnářka, 17.6.2026 11:46:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5310,51 +5310,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si zajistí pracovní oděv a pracovní obuv podle požadavků BOZP pracoviště, na kterém bude zkouška probíhat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 27.5.2026 23:51:39</w:t>
+        <w:t>Brašnář/brašnářka, 17.6.2026 11:46:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,51 +6449,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 27.5.2026 23:51:39</w:t>
+        <w:t>Brašnář/brašnářka, 17.6.2026 11:46:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7597,51 +7597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 27.5.2026 23:51:39</w:t>
+        <w:t>Brašnář/brašnářka, 17.6.2026 11:46:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8114,84 +8114,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 27.5.2026 23:51:39</w:t>
+        <w:t>Brašnář/brašnářka, 17.6.2026 11:46:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6249D084"/>
+    <w:nsid w:val="3C033174"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8277,51 +8277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21DC96DE"/>
+    <w:nsid w:val="4548C232"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8407,51 +8407,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="44BDD0AC"/>
+    <w:nsid w:val="0C7B6A5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>