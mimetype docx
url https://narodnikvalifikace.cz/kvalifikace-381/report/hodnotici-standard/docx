--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R597C694A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR597C694A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR597C694A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18FF76D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18FF76D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18FF76D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 17.6.2026 11:46:42</w:t>
+        <w:t>Brašnář/brašnářka, 17.6.2026 13:20:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 17.6.2026 11:46:42</w:t>
+        <w:t>Brašnář/brašnářka, 17.6.2026 13:20:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 17.6.2026 11:46:42</w:t>
+        <w:t>Brašnář/brašnářka, 17.6.2026 13:20:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 17.6.2026 11:46:42</w:t>
+        <w:t>Brašnář/brašnářka, 17.6.2026 13:20:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5310,51 +5310,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si zajistí pracovní oděv a pracovní obuv podle požadavků BOZP pracoviště, na kterém bude zkouška probíhat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 17.6.2026 11:46:42</w:t>
+        <w:t>Brašnář/brašnářka, 17.6.2026 13:20:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,51 +6449,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 17.6.2026 11:46:42</w:t>
+        <w:t>Brašnář/brašnářka, 17.6.2026 13:20:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7597,51 +7597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 17.6.2026 11:46:42</w:t>
+        <w:t>Brašnář/brašnářka, 17.6.2026 13:20:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8114,84 +8114,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 17.6.2026 11:46:42</w:t>
+        <w:t>Brašnář/brašnářka, 17.6.2026 13:20:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3C033174"/>
+    <w:nsid w:val="6864E0A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8277,51 +8277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4548C232"/>
+    <w:nsid w:val="598997EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8407,51 +8407,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0C7B6A5A"/>
+    <w:nsid w:val="4E5A74DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>