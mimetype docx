--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18FF76D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18FF76D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18FF76D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5266D90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5266D90" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5266D90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 17.6.2026 13:20:24</w:t>
+        <w:t>Brašnář/brašnářka, 7.7.2026 16:14:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 17.6.2026 13:20:24</w:t>
+        <w:t>Brašnář/brašnářka, 7.7.2026 16:14:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 17.6.2026 13:20:24</w:t>
+        <w:t>Brašnář/brašnářka, 7.7.2026 16:14:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 17.6.2026 13:20:24</w:t>
+        <w:t>Brašnář/brašnářka, 7.7.2026 16:14:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5310,51 +5310,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si zajistí pracovní oděv a pracovní obuv podle požadavků BOZP pracoviště, na kterém bude zkouška probíhat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 17.6.2026 13:20:24</w:t>
+        <w:t>Brašnář/brašnářka, 7.7.2026 16:14:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,51 +6449,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 17.6.2026 13:20:24</w:t>
+        <w:t>Brašnář/brašnářka, 7.7.2026 16:14:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7597,51 +7597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 17.6.2026 13:20:24</w:t>
+        <w:t>Brašnář/brašnářka, 7.7.2026 16:14:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8114,84 +8114,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 17.6.2026 13:20:24</w:t>
+        <w:t>Brašnář/brašnářka, 7.7.2026 16:14:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6864E0A8"/>
+    <w:nsid w:val="74BBC089"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8277,51 +8277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="598997EA"/>
+    <w:nsid w:val="0649B261"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8407,51 +8407,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E5A74DA"/>
+    <w:nsid w:val="43B161EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>