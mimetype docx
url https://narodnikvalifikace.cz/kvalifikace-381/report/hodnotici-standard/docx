--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5266D90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5266D90" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5266D90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B4A6FC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B4A6FC6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B4A6FC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 7.7.2026 16:14:38</w:t>
+        <w:t>Brašnář/brašnářka, 31.7.2026 12:40:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 7.7.2026 16:14:38</w:t>
+        <w:t>Brašnář/brašnářka, 31.7.2026 12:40:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 7.7.2026 16:14:38</w:t>
+        <w:t>Brašnář/brašnářka, 31.7.2026 12:40:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 7.7.2026 16:14:38</w:t>
+        <w:t>Brašnář/brašnářka, 31.7.2026 12:40:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5310,51 +5310,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si zajistí pracovní oděv a pracovní obuv podle požadavků BOZP pracoviště, na kterém bude zkouška probíhat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 7.7.2026 16:14:38</w:t>
+        <w:t>Brašnář/brašnářka, 31.7.2026 12:40:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,51 +6449,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 7.7.2026 16:14:38</w:t>
+        <w:t>Brašnář/brašnářka, 31.7.2026 12:40:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7597,51 +7597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 7.7.2026 16:14:38</w:t>
+        <w:t>Brašnář/brašnářka, 31.7.2026 12:40:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8114,84 +8114,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 7.7.2026 16:14:38</w:t>
+        <w:t>Brašnář/brašnářka, 31.7.2026 12:40:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="74BBC089"/>
+    <w:nsid w:val="01621673"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8277,51 +8277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0649B261"/>
+    <w:nsid w:val="47DD1234"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8407,51 +8407,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="43B161EF"/>
+    <w:nsid w:val="199E3BAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>