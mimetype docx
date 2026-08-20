--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B4A6FC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B4A6FC6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B4A6FC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59C2A160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59C2A160" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59C2A160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 31.7.2026 12:40:47</w:t>
+        <w:t>Brašnář/brašnářka, 20.8.2026 16:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 31.7.2026 12:40:47</w:t>
+        <w:t>Brašnář/brašnářka, 20.8.2026 16:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 31.7.2026 12:40:47</w:t>
+        <w:t>Brašnář/brašnářka, 20.8.2026 16:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 31.7.2026 12:40:47</w:t>
+        <w:t>Brašnář/brašnářka, 20.8.2026 16:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5310,51 +5310,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si zajistí pracovní oděv a pracovní obuv podle požadavků BOZP pracoviště, na kterém bude zkouška probíhat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 31.7.2026 12:40:47</w:t>
+        <w:t>Brašnář/brašnářka, 20.8.2026 16:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,51 +6449,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 31.7.2026 12:40:47</w:t>
+        <w:t>Brašnář/brašnářka, 20.8.2026 16:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7597,51 +7597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 31.7.2026 12:40:47</w:t>
+        <w:t>Brašnář/brašnářka, 20.8.2026 16:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8114,84 +8114,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 31.7.2026 12:40:47</w:t>
+        <w:t>Brašnář/brašnářka, 20.8.2026 16:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="01621673"/>
+    <w:nsid w:val="46AD3AF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8277,51 +8277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47DD1234"/>
+    <w:nsid w:val="5161ECE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8407,51 +8407,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="199E3BAD"/>
+    <w:nsid w:val="72299AFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>