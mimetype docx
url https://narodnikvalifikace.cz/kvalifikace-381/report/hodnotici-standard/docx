--- v7 (2026-08-20)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59C2A160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59C2A160" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59C2A160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R799428D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR799428D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR799428D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 20.8.2026 16:51:17</w:t>
+        <w:t>Brašnář/brašnářka, 20.8.2026 18:57:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 20.8.2026 16:51:17</w:t>
+        <w:t>Brašnář/brašnářka, 20.8.2026 18:57:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 20.8.2026 16:51:17</w:t>
+        <w:t>Brašnář/brašnářka, 20.8.2026 18:57:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 20.8.2026 16:51:17</w:t>
+        <w:t>Brašnář/brašnářka, 20.8.2026 18:57:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5310,51 +5310,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si zajistí pracovní oděv a pracovní obuv podle požadavků BOZP pracoviště, na kterém bude zkouška probíhat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 20.8.2026 16:51:17</w:t>
+        <w:t>Brašnář/brašnářka, 20.8.2026 18:57:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,51 +6449,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 20.8.2026 16:51:17</w:t>
+        <w:t>Brašnář/brašnářka, 20.8.2026 18:57:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7597,51 +7597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 20.8.2026 16:51:17</w:t>
+        <w:t>Brašnář/brašnářka, 20.8.2026 18:57:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8114,84 +8114,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 20.8.2026 16:51:17</w:t>
+        <w:t>Brašnář/brašnářka, 20.8.2026 18:57:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="46AD3AF5"/>
+    <w:nsid w:val="699E3799"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8277,51 +8277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5161ECE3"/>
+    <w:nsid w:val="7CA30E48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8407,51 +8407,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72299AFD"/>
+    <w:nsid w:val="404143A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>