--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R799428D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR799428D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR799428D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35CE6D84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35CE6D84" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35CE6D84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 20.8.2026 18:57:28</w:t>
+        <w:t>Brašnář/brašnářka, 9.9.2026 20:21:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 20.8.2026 18:57:28</w:t>
+        <w:t>Brašnář/brašnářka, 9.9.2026 20:21:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 20.8.2026 18:57:28</w:t>
+        <w:t>Brašnář/brašnářka, 9.9.2026 20:21:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 20.8.2026 18:57:28</w:t>
+        <w:t>Brašnář/brašnářka, 9.9.2026 20:21:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5310,51 +5310,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si zajistí pracovní oděv a pracovní obuv podle požadavků BOZP pracoviště, na kterém bude zkouška probíhat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 20.8.2026 18:57:28</w:t>
+        <w:t>Brašnář/brašnářka, 9.9.2026 20:21:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,51 +6449,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 20.8.2026 18:57:28</w:t>
+        <w:t>Brašnář/brašnářka, 9.9.2026 20:21:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7597,51 +7597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 20.8.2026 18:57:28</w:t>
+        <w:t>Brašnář/brašnářka, 9.9.2026 20:21:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8114,84 +8114,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brašnář/brašnářka, 20.8.2026 18:57:28</w:t>
+        <w:t>Brašnář/brašnářka, 9.9.2026 20:21:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="699E3799"/>
+    <w:nsid w:val="1D466E83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8277,51 +8277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CA30E48"/>
+    <w:nsid w:val="05961706"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8407,51 +8407,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="404143A4"/>
+    <w:nsid w:val="7E3ADD3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>