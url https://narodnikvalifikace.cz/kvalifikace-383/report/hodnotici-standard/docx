--- v11 (2026-09-08)
+++ v12 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66E0673A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66E0673A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66E0673A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7202DFB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7202DFB5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7202DFB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 8.9.2026 5:29:41</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 28.9.2026 12:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 8.9.2026 5:29:41</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 28.9.2026 12:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 8.9.2026 5:29:41</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 28.9.2026 12:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3565,51 +3565,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 8.9.2026 5:29:41</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 28.9.2026 12:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 8.9.2026 5:29:41</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 28.9.2026 12:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15754,51 +15754,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 8.9.2026 5:29:41</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 28.9.2026 12:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17256,51 +17256,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5,5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 8.9.2026 5:29:41</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 28.9.2026 12:44:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17829,84 +17829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 8.9.2026 5:29:41</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 28.9.2026 12:44:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="233464C4"/>
+    <w:nsid w:val="1BAD4109"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17992,51 +17992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B41F8AE"/>
+    <w:nsid w:val="08C600FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18122,51 +18122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="30CB9EDD"/>
+    <w:nsid w:val="5F3A1DC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>