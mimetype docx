--- v12 (2026-09-28)
+++ v13 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7202DFB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7202DFB5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7202DFB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7483106A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7483106A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7483106A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 28.9.2026 12:44:35</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 16:27:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 28.9.2026 12:44:35</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 16:27:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 28.9.2026 12:44:35</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 16:27:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3565,51 +3565,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 28.9.2026 12:44:35</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 16:27:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 28.9.2026 12:44:35</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 16:27:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15754,51 +15754,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 28.9.2026 12:44:35</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 16:27:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17256,51 +17256,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5,5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 28.9.2026 12:44:36</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 16:27:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17829,84 +17829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 28.9.2026 12:44:36</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 16:27:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1BAD4109"/>
+    <w:nsid w:val="6565FD04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17992,51 +17992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08C600FF"/>
+    <w:nsid w:val="45E43DFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18122,51 +18122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F3A1DC6"/>
+    <w:nsid w:val="2925BB61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>