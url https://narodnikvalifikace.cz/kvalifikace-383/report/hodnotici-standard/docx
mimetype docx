--- v13 (2026-10-18)
+++ v14 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7483106A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7483106A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7483106A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27C5BD6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27C5BD6F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27C5BD6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 16:27:19</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 17:19:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 16:27:19</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 17:19:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 16:27:19</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 17:19:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3565,51 +3565,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 16:27:19</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 17:19:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 16:27:19</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 17:19:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15754,51 +15754,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 16:27:19</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 17:19:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17256,51 +17256,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5,5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 16:27:19</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 17:19:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17829,84 +17829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 16:27:19</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 17:19:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6565FD04"/>
+    <w:nsid w:val="6114C051"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17992,51 +17992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45E43DFF"/>
+    <w:nsid w:val="46D42087"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18122,51 +18122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2925BB61"/>
+    <w:nsid w:val="3A7567A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>