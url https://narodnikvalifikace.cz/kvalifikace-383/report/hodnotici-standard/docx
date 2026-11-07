--- v14 (2026-10-18)
+++ v15 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27C5BD6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27C5BD6F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27C5BD6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C27F225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C27F225" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C27F225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 17:19:19</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 7.11.2026 17:32:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 17:19:19</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 7.11.2026 17:32:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 17:19:19</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 7.11.2026 17:32:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3565,51 +3565,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 17:19:19</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 7.11.2026 17:32:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 17:19:19</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 7.11.2026 17:32:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14973,79 +14973,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9028" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6859"/>
+        <w:framePr w:w="10766" w:h="6470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6859"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6859"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7407"/>
+        <w:framePr w:w="10766" w:h="5923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7407"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -15057,51 +15057,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7407"/>
+        <w:framePr w:w="10766" w:h="5923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7407"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -15113,51 +15113,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7407"/>
+        <w:framePr w:w="10766" w:h="5923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7407"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15172,51 +15172,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem v oboru vzdělání zaměřeném na výrobu rukavic nebo kožedělného zboží a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti výroby rukavic nebo kožedělného zboží nebo ve funkci učitele odborného výcviku nebo praktického vyučování v oblasti výroby rukavic nebo kožedělného zboží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7407"/>
+        <w:framePr w:w="10766" w:h="5923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7407"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15231,51 +15231,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oboru vzdělání zaměřeném na zpracování usní, plastů a pryže a alespoň 5 let odborné praxe v oblasti výroby rukavic nebo kožedělného zboží nebo ve funkci učitele odborného výcviku nebo praktického vyučování v oblasti výroby rukavic nebo kožedělného zboží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7407"/>
+        <w:framePr w:w="10766" w:h="5923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7407"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15290,51 +15290,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na kožedělnou technologii a alespoň 5 let odborné praxe v oblasti výroby rukavic nebo kožedělného zboží nebo ve funkci učitele odborných předmětů nebo odborného výcviku nebo praktického vyučování v oblasti výroby rukavic nebo kožedělného zboží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7407"/>
+        <w:framePr w:w="10766" w:h="5923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7407"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15349,51 +15349,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Profesní kvalifikace 32-003-H Rukavičkář a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti výroby rukavic nebo kožedělného zboží nebo ve funkci učitele odborného výcviku nebo praktického vyučování v oblasti výroby rukavic nebo kožedělného zboží. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7407"/>
+        <w:framePr w:w="10766" w:h="5923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7407"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -15405,400 +15405,285 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7407"/>
+        <w:framePr w:w="10766" w:h="5923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7407"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7407"/>
+        <w:framePr w:w="10766" w:h="5923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7407"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7407"/>
+        <w:framePr w:w="10766" w:h="5923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7407"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7407"/>
+        <w:framePr w:w="10766" w:h="5923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7407"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 17:19:19</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 7.11.2026 17:32:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16033,867 +15918,867 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8241" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Stroje pro rukavičkářskou výrobu (vysekávací stroj, plochý jednojehlový nebo dvoujehlový šicí stroj, sloupový jednojehlový šicí stroj, šicí stroje štep a laš), pracovní stůl</w:t>
+        <w:t>Stroje pro rukavičkářskou výrobu (vysekávací stroj, plochý jednojehlový nebo dvoujehlový šicí stroj, sloupový jednojehlový šicí stroj, šicí stroje štep a laš), pracovní stůl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8241" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zařízení (šablony, vysekávací nože pro daný vzor, vysekávací plotna, zařízení pro obracení a tvarování rukavic)</w:t>
+        <w:t>Zařízení (šablony, vysekávací nože pro daný vzor, vysekávací plotna, zařízení pro obracení a tvarování rukavic)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8241" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Nářadí a pomůcky (nůžky na stříhání usní, ruční nůžky, měřidlo, vyrovnávací nůž, hladítko, olejnička se strojním olejem, olejnička s petrolejem, štěteček na čištění pracovního ústrojí stroje)</w:t>
+        <w:t>Nářadí a pomůcky (nůžky na stříhání usní, ruční nůžky, měřidlo, vyrovnávací nůž, hladítko, olejnička se strojním olejem, olejnička s petrolejem, štěteček na čištění pracovního ústrojí stroje)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8241" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Usně (v množství potřebném pro zhotovení minimálně 1 páru rukavic - maximálně 3 párů rukavic)</w:t>
+        <w:t>Usně (v množství potřebném pro zhotovení minimálně 1 páru rukavic - maximálně 3 párů rukavic)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8241" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Podšívkový textilní materiál, ztužovací materiál (v množství potřebném pro zhotovení minimálně 1 páru rukavic - maximálně 3 párů rukavic)</w:t>
+        <w:t>Podšívkový textilní materiál, ztužovací materiál (v množství potřebném pro zhotovení minimálně 1 páru rukavic - maximálně 3 párů rukavic)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8241" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Drobný materiál (nitě, ozdobné prvky, prostředky pro označení rukavic, klouzek - vše v množství potřebném pro zhotovení minimálně 1 páru rukavic - maximálně 3 párů rukavic)</w:t>
+        <w:t>Drobný materiál (nitě, ozdobné prvky, prostředky pro označení rukavic, klouzek - vše v množství potřebném pro zhotovení minimálně 1 páru rukavic - maximálně 3 párů rukavic)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8241" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Rozpracované rukavičkářské dílce a součásti (v počtu minimálně 1 pár - maximálně 3 páry)</w:t>
+        <w:t>Rozpracované rukavičkářské dílce a součásti (v počtu minimálně 1 pár - maximálně 3 páry)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8241" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Hotové rukavice (v počtu minimálně 1 pár - maximálně 3 páry)</w:t>
+        <w:t>Hotové rukavice (v počtu minimálně 1 pár - maximálně 3 páry)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8241" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorek vyráběného rukavičkářského výrobku (v počtu 1 půlpár)</w:t>
+        <w:t>Vzorek vyráběného rukavičkářského výrobku (v počtu 1 půlpár)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8241" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky různých druhů rukavic (galanterní, společenské, sportovní, pracovní - v počtu minimálně 5 vzorků - maximálně 7 vzorků)</w:t>
+        <w:t>Vzorky různých druhů rukavic (galanterní, společenské, sportovní, pracovní - v počtu minimálně 5 vzorků - maximálně 7 vzorků)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8241" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky rukavičkářských usní (v počtu minimálně 5 kusů - maximálně 7 kusů)</w:t>
+        <w:t>Vzorky rukavičkářských usní (v počtu minimálně 5 kusů - maximálně 7 kusů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8241" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky podšívkových a ztužovacích materiálů (v počtu minimálně 5 kusů - maximálně 7 kusů)</w:t>
+        <w:t>Vzorky podšívkových a ztužovacích materiálů (v počtu minimálně 5 kusů - maximálně 7 kusů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8241" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výrobní dokumentace (technologická a technická dokumentace), bude v listinné podobě v počtu 1 kus pro okamžité použití uchazečem</w:t>
+        <w:t>Výrobní dokumentace (technologická a technická dokumentace), bude v listinné podobě v počtu 1 kus pro okamžité použití uchazečem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8241" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Učebna pro provedení ústní části zkoušky vybavená PC</w:t>
+        <w:t>Učebna pro provedení ústní části zkoušky vybavená PC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8241" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -17256,51 +17141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5,5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 17:19:19</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 7.11.2026 17:32:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17829,84 +17714,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 18.10.2026 17:19:19</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 7.11.2026 17:32:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6114C051"/>
+    <w:nsid w:val="7FE831AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17992,51 +17877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46D42087"/>
+    <w:nsid w:val="35FAC5F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18121,188 +18006,55 @@
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...128 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>