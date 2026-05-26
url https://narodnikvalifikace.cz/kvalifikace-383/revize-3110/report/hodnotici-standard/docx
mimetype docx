--- v0 (2026-04-29)
+++ v1 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R572EB5A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR572EB5A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR572EB5A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8F0196A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8F0196A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8F0196A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 29.4.2026 4:32:19</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 2:34:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 29.4.2026 4:32:19</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 2:34:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 29.4.2026 4:32:19</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 2:34:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3565,51 +3565,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 29.4.2026 4:32:19</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 2:34:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 29.4.2026 4:32:19</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 2:34:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15754,51 +15754,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 29.4.2026 4:32:19</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 2:34:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17256,51 +17256,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5,5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 29.4.2026 4:32:19</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 2:34:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17829,84 +17829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 29.4.2026 4:32:19</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 2:34:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B0F94C8"/>
+    <w:nsid w:val="3EA54E53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17992,51 +17992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D7265F8"/>
+    <w:nsid w:val="0DC6B144"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18122,51 +18122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="07A70CFE"/>
+    <w:nsid w:val="7E1A4A69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>