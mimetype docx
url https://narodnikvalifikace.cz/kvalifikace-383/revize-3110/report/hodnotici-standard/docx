--- v1 (2026-05-26)
+++ v2 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8F0196A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8F0196A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8F0196A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R346CE657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR346CE657" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR346CE657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 2:34:03</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 3:36:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 2:34:03</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 3:36:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 2:34:03</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 3:36:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3565,51 +3565,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 2:34:03</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 3:36:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 2:34:03</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 3:36:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15754,51 +15754,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 2:34:03</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 3:36:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17256,51 +17256,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5,5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 2:34:03</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 3:36:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17829,84 +17829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 2:34:03</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 3:36:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3EA54E53"/>
+    <w:nsid w:val="7C7F22EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17992,51 +17992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DC6B144"/>
+    <w:nsid w:val="123DBEF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18122,51 +18122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E1A4A69"/>
+    <w:nsid w:val="36599B3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>