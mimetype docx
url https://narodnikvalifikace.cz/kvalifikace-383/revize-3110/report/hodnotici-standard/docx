--- v2 (2026-05-26)
+++ v3 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R346CE657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR346CE657" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR346CE657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R424552C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR424552C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR424552C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 3:36:08</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 8:22:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 3:36:08</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 8:22:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 3:36:08</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 8:22:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3565,51 +3565,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 3:36:08</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 8:22:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 3:36:08</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 8:22:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15754,51 +15754,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 3:36:08</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 8:22:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17256,51 +17256,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5,5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 3:36:08</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 8:22:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17829,84 +17829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 26.5.2026 3:36:08</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 8:22:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C7F22EC"/>
+    <w:nsid w:val="5BEBEBA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17992,51 +17992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="123DBEF0"/>
+    <w:nsid w:val="0C91DCAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18122,51 +18122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="36599B3B"/>
+    <w:nsid w:val="00EA758F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>