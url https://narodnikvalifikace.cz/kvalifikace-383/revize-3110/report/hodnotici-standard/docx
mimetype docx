--- v3 (2026-06-15)
+++ v4 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R424552C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR424552C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR424552C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12FA5F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12FA5F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12FA5F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 8:22:48</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 10:20:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 8:22:48</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 10:20:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 8:22:48</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 10:20:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3565,51 +3565,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 8:22:48</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 10:20:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 8:22:48</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 10:20:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15754,51 +15754,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 8:22:49</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 10:20:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17256,51 +17256,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5,5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 8:22:49</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 10:20:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17829,84 +17829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 8:22:49</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 10:20:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5BEBEBA6"/>
+    <w:nsid w:val="19E80CE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17992,51 +17992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C91DCAA"/>
+    <w:nsid w:val="3DC8D33C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18122,51 +18122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00EA758F"/>
+    <w:nsid w:val="6F324FFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>