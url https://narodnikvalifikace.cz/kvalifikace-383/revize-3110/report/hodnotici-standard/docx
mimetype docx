--- v4 (2026-06-15)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12FA5F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12FA5F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12FA5F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73C3095B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73C3095B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73C3095B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 10:20:52</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 13:44:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 10:20:52</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 13:44:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 10:20:52</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 13:44:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3565,51 +3565,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 10:20:52</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 13:44:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 10:20:52</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 13:44:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15754,51 +15754,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 10:20:52</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 13:44:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17256,51 +17256,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5,5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 10:20:52</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 13:44:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17829,84 +17829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 15.6.2026 10:20:52</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 13:44:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="19E80CE6"/>
+    <w:nsid w:val="45A0C0AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17992,51 +17992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DC8D33C"/>
+    <w:nsid w:val="17E8B2C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18122,51 +18122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F324FFD"/>
+    <w:nsid w:val="4B2BB24C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>