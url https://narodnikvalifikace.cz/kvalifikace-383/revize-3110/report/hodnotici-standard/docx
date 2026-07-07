--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73C3095B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73C3095B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73C3095B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55316370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55316370" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55316370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 13:44:57</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 15:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 13:44:57</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 15:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 13:44:57</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 15:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3565,51 +3565,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 13:44:57</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 15:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 13:44:57</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 15:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15754,51 +15754,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 13:44:58</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 15:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17256,51 +17256,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5,5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 13:44:58</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 15:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17829,84 +17829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 13:44:58</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 15:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="45A0C0AC"/>
+    <w:nsid w:val="7AC18764"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17992,51 +17992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17E8B2C3"/>
+    <w:nsid w:val="3EEFA9B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18122,51 +18122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4B2BB24C"/>
+    <w:nsid w:val="58B2D3BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>