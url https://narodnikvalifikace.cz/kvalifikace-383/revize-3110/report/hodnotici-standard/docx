--- v6 (2026-07-07)
+++ v7 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55316370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55316370" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55316370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24124A59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24124A59" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24124A59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 15:07:41</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 16:51:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 15:07:41</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 16:51:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 15:07:41</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 16:51:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3565,51 +3565,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 15:07:41</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 16:51:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 15:07:41</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 16:51:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15754,51 +15754,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 15:07:41</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 16:51:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17256,51 +17256,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5,5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 15:07:41</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 16:51:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17829,84 +17829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 7.7.2026 15:07:41</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 16:51:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7AC18764"/>
+    <w:nsid w:val="2B2B2F75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17992,51 +17992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EEFA9B7"/>
+    <w:nsid w:val="6A541A8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18122,51 +18122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="58B2D3BD"/>
+    <w:nsid w:val="68C5E329"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>