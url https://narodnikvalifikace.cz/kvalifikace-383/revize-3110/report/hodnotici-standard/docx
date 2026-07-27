--- v7 (2026-07-27)
+++ v8 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24124A59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24124A59" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24124A59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R528CF2BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR528CF2BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR528CF2BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 16:51:34</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 17:51:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 16:51:34</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 17:51:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 16:51:34</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 17:51:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3565,51 +3565,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 16:51:34</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 17:51:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 16:51:34</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 17:51:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15754,51 +15754,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 16:51:34</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 17:51:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17256,51 +17256,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5,5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 16:51:34</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 17:51:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17829,84 +17829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 16:51:34</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 17:51:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B2B2F75"/>
+    <w:nsid w:val="5511AEAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17992,51 +17992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A541A8B"/>
+    <w:nsid w:val="5924B78A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18122,51 +18122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="68C5E329"/>
+    <w:nsid w:val="51D9DFEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>