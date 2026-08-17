--- v8 (2026-07-27)
+++ v9 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R528CF2BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR528CF2BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR528CF2BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R258AA412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR258AA412" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR258AA412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 17:51:50</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 17.8.2026 23:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 17:51:50</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 17.8.2026 23:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 17:51:50</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 17.8.2026 23:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3565,51 +3565,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 17:51:50</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 17.8.2026 23:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 17:51:50</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 17.8.2026 23:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15754,51 +15754,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 17:51:50</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 17.8.2026 23:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17256,51 +17256,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5,5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 17:51:50</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 17.8.2026 23:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17829,84 +17829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 27.7.2026 17:51:50</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 17.8.2026 23:17:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5511AEAA"/>
+    <w:nsid w:val="4F2BD23A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17992,51 +17992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5924B78A"/>
+    <w:nsid w:val="009C7BFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18122,51 +18122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="51D9DFEF"/>
+    <w:nsid w:val="7CCD2CE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>