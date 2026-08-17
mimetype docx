--- v9 (2026-08-17)
+++ v10 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R258AA412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR258AA412" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR258AA412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B79B02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B79B02" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B79B02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 17.8.2026 23:17:09</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 18.8.2026 0:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 17.8.2026 23:17:09</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 18.8.2026 0:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 17.8.2026 23:17:09</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 18.8.2026 0:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3565,51 +3565,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 17.8.2026 23:17:09</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 18.8.2026 0:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 17.8.2026 23:17:09</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 18.8.2026 0:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15754,51 +15754,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 17.8.2026 23:17:09</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 18.8.2026 0:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17256,51 +17256,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5,5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 17.8.2026 23:17:09</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 18.8.2026 0:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17829,84 +17829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 17.8.2026 23:17:09</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 18.8.2026 0:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F2BD23A"/>
+    <w:nsid w:val="691290B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17992,51 +17992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="009C7BFA"/>
+    <w:nsid w:val="3F5BAC3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18122,51 +18122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7CCD2CE6"/>
+    <w:nsid w:val="45740A7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>