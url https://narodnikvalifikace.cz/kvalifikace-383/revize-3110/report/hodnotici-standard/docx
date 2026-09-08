--- v10 (2026-08-17)
+++ v11 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B79B02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B79B02" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B79B02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6451A0E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6451A0E0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6451A0E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 18.8.2026 0:18:40</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 8.9.2026 8:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 18.8.2026 0:18:40</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 8.9.2026 8:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 18.8.2026 0:18:40</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 8.9.2026 8:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3565,51 +3565,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 18.8.2026 0:18:40</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 8.9.2026 8:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14306,51 +14306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 18.8.2026 0:18:40</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 8.9.2026 8:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15754,51 +15754,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 18.8.2026 0:18:40</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 8.9.2026 8:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17256,51 +17256,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5,5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 18.8.2026 0:18:40</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 8.9.2026 8:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17829,84 +17829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rukavičkář/rukavičkářka, 18.8.2026 0:18:40</w:t>
+        <w:t>Rukavičkář/rukavičkářka, 8.9.2026 8:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="691290B7"/>
+    <w:nsid w:val="717697B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17992,51 +17992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F5BAC3A"/>
+    <w:nsid w:val="3A3B35B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18122,51 +18122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="45740A7D"/>
+    <w:nsid w:val="409633C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>