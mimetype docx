--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19DFB4C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19DFB4C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19DFB4C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R591B8DA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR591B8DA3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR591B8DA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 17.4.2026 1:58:04</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.5.2026 19:07:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 17.4.2026 1:58:04</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.5.2026 19:07:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 17.4.2026 1:58:04</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.5.2026 19:07:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 17.4.2026 1:58:04</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.5.2026 19:07:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4482,51 +4482,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 17.4.2026 1:58:04</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.5.2026 19:07:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6289,51 +6289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si zajistí pracovní oděv a pracovní obuv podle požadavků BOZP pracoviště, na kterém bude zkouška probíhat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 17.4.2026 1:58:04</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.5.2026 19:07:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7372,51 +7372,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 17.4.2026 1:58:04</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.5.2026 19:07:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8998,51 +8998,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 17.4.2026 1:58:04</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.5.2026 19:07:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9515,84 +9515,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 17.4.2026 1:58:04</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.5.2026 19:07:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4CD453C7"/>
+    <w:nsid w:val="22750B8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9678,51 +9678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15A964CA"/>
+    <w:nsid w:val="58624168"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9808,51 +9808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3F57A87B"/>
+    <w:nsid w:val="43E8BD41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>