--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R591B8DA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR591B8DA3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR591B8DA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33F9F689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33F9F689" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33F9F689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.5.2026 19:07:55</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 28.5.2026 2:38:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.5.2026 19:07:55</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 28.5.2026 2:38:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.5.2026 19:07:55</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 28.5.2026 2:38:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.5.2026 19:07:55</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 28.5.2026 2:38:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4482,51 +4482,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.5.2026 19:07:55</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 28.5.2026 2:38:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6289,51 +6289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si zajistí pracovní oděv a pracovní obuv podle požadavků BOZP pracoviště, na kterém bude zkouška probíhat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.5.2026 19:07:55</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 28.5.2026 2:38:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7372,51 +7372,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.5.2026 19:07:55</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 28.5.2026 2:38:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8998,51 +8998,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.5.2026 19:07:55</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 28.5.2026 2:38:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9515,84 +9515,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.5.2026 19:07:55</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 28.5.2026 2:38:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="22750B8C"/>
+    <w:nsid w:val="5F5DBC75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9678,51 +9678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58624168"/>
+    <w:nsid w:val="49C4B077"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9808,51 +9808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="43E8BD41"/>
+    <w:nsid w:val="302AAE3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>