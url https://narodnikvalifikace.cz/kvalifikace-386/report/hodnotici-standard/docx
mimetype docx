--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33F9F689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33F9F689" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33F9F689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R572C9BE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR572C9BE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR572C9BE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 28.5.2026 2:38:41</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 17.6.2026 9:44:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 28.5.2026 2:38:41</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 17.6.2026 9:44:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 28.5.2026 2:38:41</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 17.6.2026 9:44:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 28.5.2026 2:38:41</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 17.6.2026 9:44:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4482,51 +4482,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 28.5.2026 2:38:41</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 17.6.2026 9:44:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6289,51 +6289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si zajistí pracovní oděv a pracovní obuv podle požadavků BOZP pracoviště, na kterém bude zkouška probíhat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 28.5.2026 2:38:41</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 17.6.2026 9:44:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7372,51 +7372,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 28.5.2026 2:38:41</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 17.6.2026 9:44:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8998,51 +8998,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 28.5.2026 2:38:41</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 17.6.2026 9:44:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9515,84 +9515,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 28.5.2026 2:38:41</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 17.6.2026 9:44:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5F5DBC75"/>
+    <w:nsid w:val="002AB65B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9678,51 +9678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49C4B077"/>
+    <w:nsid w:val="026011F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9808,51 +9808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="302AAE3F"/>
+    <w:nsid w:val="047FC533"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>