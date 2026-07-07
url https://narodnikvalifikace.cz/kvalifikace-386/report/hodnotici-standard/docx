--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R572C9BE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR572C9BE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR572C9BE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E331970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E331970" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E331970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 17.6.2026 9:44:36</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 12:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 17.6.2026 9:44:36</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 12:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 17.6.2026 9:44:36</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 12:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 17.6.2026 9:44:36</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 12:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4482,51 +4482,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 17.6.2026 9:44:36</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 12:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6289,51 +6289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si zajistí pracovní oděv a pracovní obuv podle požadavků BOZP pracoviště, na kterém bude zkouška probíhat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 17.6.2026 9:44:36</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 12:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7372,51 +7372,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 17.6.2026 9:44:36</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 12:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8998,51 +8998,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 17.6.2026 9:44:36</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 12:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9515,84 +9515,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 17.6.2026 9:44:36</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 12:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="002AB65B"/>
+    <w:nsid w:val="73E14D72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9678,51 +9678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="026011F1"/>
+    <w:nsid w:val="1FA0B6DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9808,51 +9808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="047FC533"/>
+    <w:nsid w:val="6BC4F022"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>