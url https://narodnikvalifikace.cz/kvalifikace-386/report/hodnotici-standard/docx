--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E331970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E331970" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E331970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R166BECC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR166BECC1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR166BECC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 12:25:43</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 13:45:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 12:25:43</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 13:45:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 12:25:43</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 13:45:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 12:25:43</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 13:45:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4482,51 +4482,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 12:25:43</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 13:45:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6289,51 +6289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si zajistí pracovní oděv a pracovní obuv podle požadavků BOZP pracoviště, na kterém bude zkouška probíhat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 12:25:43</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 13:45:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7372,51 +7372,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 12:25:43</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 13:45:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8998,51 +8998,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 12:25:43</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 13:45:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9515,84 +9515,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 12:25:43</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 13:45:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73E14D72"/>
+    <w:nsid w:val="539D2EBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9678,51 +9678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FA0B6DE"/>
+    <w:nsid w:val="733C2BFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9808,51 +9808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6BC4F022"/>
+    <w:nsid w:val="146CEE8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>