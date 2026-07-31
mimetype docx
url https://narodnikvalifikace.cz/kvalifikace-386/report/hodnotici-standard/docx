--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R166BECC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR166BECC1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR166BECC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77F61A9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77F61A9A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77F61A9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 13:45:11</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 11:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 13:45:11</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 11:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 13:45:11</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 11:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 13:45:11</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 11:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4482,51 +4482,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 13:45:11</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 11:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6289,51 +6289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si zajistí pracovní oděv a pracovní obuv podle požadavků BOZP pracoviště, na kterém bude zkouška probíhat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 13:45:11</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 11:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7372,51 +7372,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 13:45:11</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 11:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8998,51 +8998,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 13:45:11</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 11:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9515,84 +9515,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 7.7.2026 13:45:11</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 11:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="539D2EBB"/>
+    <w:nsid w:val="75DA0161"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9678,51 +9678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="733C2BFC"/>
+    <w:nsid w:val="1E51DA51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9808,51 +9808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="146CEE8E"/>
+    <w:nsid w:val="00DF27D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>