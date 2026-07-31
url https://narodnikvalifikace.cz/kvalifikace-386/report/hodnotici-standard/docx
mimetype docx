--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77F61A9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77F61A9A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77F61A9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DEDAF7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DEDAF7C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DEDAF7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 11:26:48</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 12:59:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 11:26:48</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 12:59:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 11:26:48</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 12:59:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 11:26:48</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 12:59:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4482,51 +4482,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 11:26:48</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 12:59:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6289,51 +6289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si zajistí pracovní oděv a pracovní obuv podle požadavků BOZP pracoviště, na kterém bude zkouška probíhat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 11:26:48</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 12:59:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7372,51 +7372,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 11:26:48</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 12:59:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8998,51 +8998,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 11:26:48</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 12:59:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9515,84 +9515,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 11:26:48</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 12:59:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="75DA0161"/>
+    <w:nsid w:val="22F23381"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9678,51 +9678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E51DA51"/>
+    <w:nsid w:val="5DB16037"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9808,51 +9808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00DF27D3"/>
+    <w:nsid w:val="3E188B89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>