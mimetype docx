--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DEDAF7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DEDAF7C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DEDAF7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39BCBDEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39BCBDEB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39BCBDEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 12:59:34</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 20.8.2026 14:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 12:59:34</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 20.8.2026 14:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 12:59:34</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 20.8.2026 14:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 12:59:34</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 20.8.2026 14:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4482,51 +4482,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 12:59:34</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 20.8.2026 14:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6289,51 +6289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si zajistí pracovní oděv a pracovní obuv podle požadavků BOZP pracoviště, na kterém bude zkouška probíhat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 12:59:34</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 20.8.2026 14:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7372,51 +7372,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 12:59:34</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 20.8.2026 14:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8998,51 +8998,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 12:59:34</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 20.8.2026 14:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9515,84 +9515,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 31.7.2026 12:59:34</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 20.8.2026 14:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="22F23381"/>
+    <w:nsid w:val="3E9B3E62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9678,51 +9678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DB16037"/>
+    <w:nsid w:val="3F1B690F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9808,51 +9808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E188B89"/>
+    <w:nsid w:val="60195C1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>