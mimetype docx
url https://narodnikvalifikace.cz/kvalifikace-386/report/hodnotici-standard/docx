--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39BCBDEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39BCBDEB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39BCBDEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCF79640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCF79640" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCF79640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 20.8.2026 14:36:49</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 9.9.2026 19:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 20.8.2026 14:36:49</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 9.9.2026 19:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 20.8.2026 14:36:49</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 9.9.2026 19:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 20.8.2026 14:36:49</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 9.9.2026 19:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4482,51 +4482,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 20.8.2026 14:36:49</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 9.9.2026 19:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6289,51 +6289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si zajistí pracovní oděv a pracovní obuv podle požadavků BOZP pracoviště, na kterém bude zkouška probíhat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 20.8.2026 14:36:49</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 9.9.2026 19:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7372,51 +7372,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 20.8.2026 14:36:49</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 9.9.2026 19:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8998,51 +8998,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 20.8.2026 14:36:49</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 9.9.2026 19:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9515,84 +9515,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Academic School, Střední škola, s. r. o., Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 20.8.2026 14:36:49</w:t>
+        <w:t>Obuvník/obuvnice pro výrobu ortopedické obuvi, 9.9.2026 19:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3E9B3E62"/>
+    <w:nsid w:val="51FDDBFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9678,51 +9678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F1B690F"/>
+    <w:nsid w:val="284AE412"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9808,51 +9808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60195C1D"/>
+    <w:nsid w:val="745AFB6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>