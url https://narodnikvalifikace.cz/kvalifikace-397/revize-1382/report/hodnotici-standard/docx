--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21AFA15C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21AFA15C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21AFA15C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36ED054B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36ED054B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36ED054B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 19.4.2026 21:37:50</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 6:00:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 19.4.2026 21:37:50</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 6:00:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 19.4.2026 21:37:50</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 6:00:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4449,51 +4449,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 19.4.2026 21:37:50</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 6:00:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5650,51 +5650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 19.4.2026 21:37:50</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 6:00:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6675,51 +6675,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 19.4.2026 21:37:50</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 6:00:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7657,51 +7657,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 19.4.2026 21:37:50</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 6:00:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8571,51 +8571,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 19.4.2026 21:37:50</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 6:00:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10410,51 +10410,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 19.4.2026 21:37:50</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 6:00:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10696,51 +10696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 19.4.2026 21:37:50</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 6:00:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11549,84 +11549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 19.4.2026 21:37:50</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 6:00:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5791E362"/>
+    <w:nsid w:val="5E3CEE1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11712,51 +11712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AAAB542"/>
+    <w:nsid w:val="4B25B063"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11842,51 +11842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="17758DA2"/>
+    <w:nsid w:val="6203E418"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11972,51 +11972,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7A748975"/>
+    <w:nsid w:val="4771E438"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>