--- v1 (2026-05-11)
+++ v2 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36ED054B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36ED054B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36ED054B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R355AABA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR355AABA3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR355AABA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 6:00:48</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 7:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 6:00:48</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 7:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 6:00:48</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 7:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4449,51 +4449,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 6:00:48</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 7:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5650,51 +5650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 6:00:48</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 7:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6675,51 +6675,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 6:00:48</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 7:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7657,51 +7657,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 6:00:48</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 7:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8571,51 +8571,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 6:00:48</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 7:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10410,51 +10410,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 6:00:48</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 7:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10696,51 +10696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 6:00:48</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 7:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11549,84 +11549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 6:00:48</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 7:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E3CEE1F"/>
+    <w:nsid w:val="0741FB9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11712,51 +11712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B25B063"/>
+    <w:nsid w:val="47CC3407"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11842,51 +11842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6203E418"/>
+    <w:nsid w:val="6F3CD9CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11972,51 +11972,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4771E438"/>
+    <w:nsid w:val="158BF935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>