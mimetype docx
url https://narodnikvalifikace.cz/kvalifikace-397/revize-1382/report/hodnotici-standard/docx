--- v2 (2026-05-11)
+++ v3 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R355AABA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR355AABA3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR355AABA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24C9F889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24C9F889" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24C9F889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 7:01:19</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 31.5.2026 9:00:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 7:01:19</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 31.5.2026 9:00:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 7:01:19</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 31.5.2026 9:00:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4449,51 +4449,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 7:01:19</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 31.5.2026 9:00:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5650,51 +5650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 7:01:19</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 31.5.2026 9:00:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6675,51 +6675,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 7:01:19</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 31.5.2026 9:00:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7657,51 +7657,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 7:01:19</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 31.5.2026 9:00:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8571,51 +8571,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 7:01:19</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 31.5.2026 9:00:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10410,51 +10410,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 7:01:19</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 31.5.2026 9:00:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10696,51 +10696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 7:01:19</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 31.5.2026 9:00:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11549,84 +11549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.5.2026 7:01:19</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 31.5.2026 9:00:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0741FB9B"/>
+    <w:nsid w:val="5929C5A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11712,51 +11712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47CC3407"/>
+    <w:nsid w:val="56CD8DF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11842,51 +11842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F3CD9CB"/>
+    <w:nsid w:val="0B11533C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11972,51 +11972,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="158BF935"/>
+    <w:nsid w:val="45AB47BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>