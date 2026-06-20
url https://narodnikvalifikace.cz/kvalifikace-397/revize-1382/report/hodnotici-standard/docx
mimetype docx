--- v3 (2026-05-31)
+++ v4 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24C9F889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24C9F889" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24C9F889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R716B79C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR716B79C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR716B79C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 31.5.2026 9:00:27</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.6.2026 23:19:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 31.5.2026 9:00:27</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.6.2026 23:19:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 31.5.2026 9:00:27</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.6.2026 23:19:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4449,51 +4449,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 31.5.2026 9:00:27</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.6.2026 23:19:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5650,51 +5650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 31.5.2026 9:00:27</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.6.2026 23:19:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6675,51 +6675,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 31.5.2026 9:00:27</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.6.2026 23:19:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7657,51 +7657,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 31.5.2026 9:00:27</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.6.2026 23:19:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8571,51 +8571,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 31.5.2026 9:00:27</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.6.2026 23:19:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10410,51 +10410,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 31.5.2026 9:00:27</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.6.2026 23:19:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10696,51 +10696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 31.5.2026 9:00:27</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.6.2026 23:19:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11549,84 +11549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 31.5.2026 9:00:27</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.6.2026 23:19:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5929C5A9"/>
+    <w:nsid w:val="74DD1553"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11712,51 +11712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56CD8DF8"/>
+    <w:nsid w:val="39E247ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11842,51 +11842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B11533C"/>
+    <w:nsid w:val="1DEC398E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11972,51 +11972,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="45AB47BA"/>
+    <w:nsid w:val="54AB5116"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>