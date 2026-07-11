--- v4 (2026-06-20)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R716B79C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR716B79C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR716B79C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8F10449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8F10449" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8F10449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.6.2026 23:19:13</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 2:30:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.6.2026 23:19:13</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 2:30:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.6.2026 23:19:13</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 2:30:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4449,51 +4449,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.6.2026 23:19:13</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 2:30:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5650,51 +5650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.6.2026 23:19:13</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 2:30:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6675,51 +6675,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.6.2026 23:19:13</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 2:30:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7657,51 +7657,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.6.2026 23:19:13</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 2:30:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8571,51 +8571,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.6.2026 23:19:13</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 2:30:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10410,51 +10410,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.6.2026 23:19:13</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 2:30:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10696,51 +10696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.6.2026 23:19:13</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 2:30:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11549,84 +11549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.6.2026 23:19:13</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 2:30:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="74DD1553"/>
+    <w:nsid w:val="5E4B4B5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11712,51 +11712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39E247ED"/>
+    <w:nsid w:val="3C5726E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11842,51 +11842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1DEC398E"/>
+    <w:nsid w:val="086432E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11972,51 +11972,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="54AB5116"/>
+    <w:nsid w:val="3AD355FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>