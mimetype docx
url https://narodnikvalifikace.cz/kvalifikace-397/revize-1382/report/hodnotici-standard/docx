--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8F10449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8F10449" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8F10449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62556CC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62556CC9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62556CC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 2:30:50</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 3:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 2:30:50</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 3:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 2:30:50</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 3:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4449,51 +4449,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 2:30:50</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 3:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5650,51 +5650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 2:30:50</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 3:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6675,51 +6675,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 2:30:50</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 3:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7657,51 +7657,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 2:30:50</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 3:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8571,51 +8571,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 2:30:50</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 3:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10410,51 +10410,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 2:30:50</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 3:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10696,51 +10696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 2:30:50</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 3:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11549,84 +11549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 2:30:50</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 3:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E4B4B5D"/>
+    <w:nsid w:val="66F46FA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11712,51 +11712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C5726E9"/>
+    <w:nsid w:val="4B526B14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11842,51 +11842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="086432E8"/>
+    <w:nsid w:val="18A3A0D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11972,51 +11972,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3AD355FD"/>
+    <w:nsid w:val="59784F7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>