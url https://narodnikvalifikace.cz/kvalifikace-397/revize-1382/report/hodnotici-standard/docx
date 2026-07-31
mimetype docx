--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62556CC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62556CC9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62556CC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F154003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F154003" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F154003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 3:46:57</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 31.7.2026 14:46:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 3:46:57</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 31.7.2026 14:46:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 3:46:57</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 31.7.2026 14:46:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4449,51 +4449,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 3:46:57</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 31.7.2026 14:46:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5650,51 +5650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 3:46:57</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 31.7.2026 14:46:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6675,51 +6675,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 3:46:57</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 31.7.2026 14:46:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7657,51 +7657,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 3:46:57</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 31.7.2026 14:46:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8571,51 +8571,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 3:46:57</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 31.7.2026 14:46:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10410,51 +10410,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 3:46:57</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 31.7.2026 14:46:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10696,51 +10696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 3:46:57</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 31.7.2026 14:46:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11549,84 +11549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 11.7.2026 3:46:57</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 31.7.2026 14:46:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="66F46FA8"/>
+    <w:nsid w:val="3F4AE62A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11712,51 +11712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B526B14"/>
+    <w:nsid w:val="47574412"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11842,51 +11842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="18A3A0D7"/>
+    <w:nsid w:val="3902B6DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11972,51 +11972,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="59784F7A"/>
+    <w:nsid w:val="68727B74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>