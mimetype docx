--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F154003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F154003" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F154003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56787038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56787038" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56787038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 31.7.2026 14:46:44</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 19:07:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 31.7.2026 14:46:44</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 19:07:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 31.7.2026 14:46:44</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 19:07:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4449,51 +4449,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 31.7.2026 14:46:44</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 19:07:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5650,51 +5650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 31.7.2026 14:46:44</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 19:07:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6675,51 +6675,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 31.7.2026 14:46:44</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 19:07:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7657,51 +7657,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 31.7.2026 14:46:44</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 19:07:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8571,51 +8571,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 31.7.2026 14:46:44</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 19:07:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10410,51 +10410,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 31.7.2026 14:46:44</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 19:07:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10696,51 +10696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 31.7.2026 14:46:44</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 19:07:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11549,84 +11549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 31.7.2026 14:46:44</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 19:07:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F4AE62A"/>
+    <w:nsid w:val="010D6B92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11712,51 +11712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47574412"/>
+    <w:nsid w:val="2F17327D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11842,51 +11842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3902B6DD"/>
+    <w:nsid w:val="43FC4449"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11972,51 +11972,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="68727B74"/>
+    <w:nsid w:val="18E288DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>