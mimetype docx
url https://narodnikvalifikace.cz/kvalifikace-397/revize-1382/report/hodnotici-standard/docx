--- v8 (2026-08-20)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56787038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56787038" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56787038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D575421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D575421" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D575421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 19:07:23</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 21:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 19:07:23</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 21:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 19:07:23</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 21:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4449,51 +4449,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 19:07:23</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 21:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5650,51 +5650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 19:07:23</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 21:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6675,51 +6675,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 19:07:23</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 21:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7657,51 +7657,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 19:07:23</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 21:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8571,51 +8571,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 19:07:23</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 21:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10410,51 +10410,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 19:07:23</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 21:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10696,51 +10696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 19:07:23</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 21:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11549,84 +11549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 19:07:23</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 21:50:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="010D6B92"/>
+    <w:nsid w:val="0566EB35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11712,51 +11712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F17327D"/>
+    <w:nsid w:val="1F718334"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11842,51 +11842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="43FC4449"/>
+    <w:nsid w:val="4FA10A28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11972,51 +11972,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="18E288DC"/>
+    <w:nsid w:val="11856D2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>