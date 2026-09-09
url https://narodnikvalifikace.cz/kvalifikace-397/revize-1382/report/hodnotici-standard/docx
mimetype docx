--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D575421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D575421" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D575421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A57D625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A57D625" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A57D625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 21:50:33</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 10.9.2026 0:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 21:50:33</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 10.9.2026 0:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 21:50:33</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 10.9.2026 0:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4449,51 +4449,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 21:50:33</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 10.9.2026 0:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5650,51 +5650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 21:50:33</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 10.9.2026 0:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6675,51 +6675,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 21:50:33</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 10.9.2026 0:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7657,51 +7657,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 21:50:33</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 10.9.2026 0:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8571,51 +8571,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 21:50:33</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 10.9.2026 0:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10410,51 +10410,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 21:50:33</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 10.9.2026 0:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10696,51 +10696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 21:50:33</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 10.9.2026 0:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11549,84 +11549,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník administrativních ploch, 20.8.2026 21:50:33</w:t>
+        <w:t>Úklidový pracovník administrativních ploch, 10.9.2026 0:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0566EB35"/>
+    <w:nsid w:val="5C68D948"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11712,51 +11712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F718334"/>
+    <w:nsid w:val="2CA975A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11842,51 +11842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4FA10A28"/>
+    <w:nsid w:val="6DBC4A29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11972,51 +11972,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="11856D2B"/>
+    <w:nsid w:val="3D38F523"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>