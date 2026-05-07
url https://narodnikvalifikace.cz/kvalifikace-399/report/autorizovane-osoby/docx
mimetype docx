--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R593ED2CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR593ED2CF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR593ED2CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R677ED3D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR677ED3D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR677ED3D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně operačních systémů pro malé a střední organizace, 16.4.2026 22:54:58</w:t>
+        <w:t>Správce/správkyně operačních systémů pro malé a střední organizace, 7.5.2026 17:02:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -842,51 +842,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Klatovská Třída 2778/200G, 30100 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně operačních systémů pro malé a střední organizace, 16.4.2026 22:54:58</w:t>
+        <w:t>Správce/správkyně operačních systémů pro malé a střední organizace, 7.5.2026 17:02:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>