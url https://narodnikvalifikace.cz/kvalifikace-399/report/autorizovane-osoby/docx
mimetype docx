--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R677ED3D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR677ED3D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR677ED3D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R738D6436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR738D6436" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR738D6436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně operačních systémů pro malé a střední organizace, 7.5.2026 17:02:49</w:t>
+        <w:t>Správce/správkyně operačních systémů pro malé a střední organizace, 27.5.2026 22:00:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -842,51 +842,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Klatovská Třída 2778/200G, 30100 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně operačních systémů pro malé a střední organizace, 7.5.2026 17:02:49</w:t>
+        <w:t>Správce/správkyně operačních systémů pro malé a střední organizace, 27.5.2026 22:00:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>