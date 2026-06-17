--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R738D6436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR738D6436" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR738D6436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56D1EA06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56D1EA06" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56D1EA06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně operačních systémů pro malé a střední organizace, 27.5.2026 22:00:58</w:t>
+        <w:t>Správce/správkyně operačních systémů pro malé a střední organizace, 17.6.2026 11:14:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -842,51 +842,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Klatovská Třída 2778/200G, 30100 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně operačních systémů pro malé a střední organizace, 27.5.2026 22:00:58</w:t>
+        <w:t>Správce/správkyně operačních systémů pro malé a střední organizace, 17.6.2026 11:14:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>