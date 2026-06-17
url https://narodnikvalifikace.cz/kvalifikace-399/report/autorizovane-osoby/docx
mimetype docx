--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56D1EA06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56D1EA06" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56D1EA06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R692F36BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR692F36BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR692F36BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně operačních systémů pro malé a střední organizace, 17.6.2026 11:14:34</w:t>
+        <w:t>Správce/správkyně operačních systémů pro malé a střední organizace, 17.6.2026 12:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -842,51 +842,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Klatovská Třída 2778/200G, 30100 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně operačních systémů pro malé a střední organizace, 17.6.2026 11:14:34</w:t>
+        <w:t>Správce/správkyně operačních systémů pro malé a střední organizace, 17.6.2026 12:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>