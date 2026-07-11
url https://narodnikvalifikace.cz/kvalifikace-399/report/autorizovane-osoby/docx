--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R692F36BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR692F36BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR692F36BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12EE053D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12EE053D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12EE053D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně operačních systémů pro malé a střední organizace, 17.6.2026 12:35:02</w:t>
+        <w:t>Správce/správkyně operačních systémů pro malé a střední organizace, 11.7.2026 19:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -690,203 +690,149 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4588"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4644"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Počítačová služba s.r.o.</w:t>
+        <w:t xml:space="preserve">PhDr. et. PhDr. Mgr. Ing. Bc. Smutný Lukáš  MPA, MBA, MSc., Ing.Paed.IGIP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4588"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4644"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stupkova 413/1a, 77900 Olomouc</w:t>
+        <w:t>Ciorova 998/12, 71200 Ostrava - Muglinov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5204"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5260"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">PhDr. et. PhDr. Mgr. Ing. Bc. Smutný Lukáš  MPA, MBA, MSc., Ing.Paed.IGIP</w:t>
+        <w:t>Střední škola informatiky a finančních služeb, Plzeň, Klatovská 200 G</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5204"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5260"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ciorova 998/12, 71200 Ostrava - Muglinov</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>Klatovská Třída 2778/200G, 30100 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně operačních systémů pro malé a střední organizace, 17.6.2026 12:35:02</w:t>
+        <w:t>Správce/správkyně operačních systémů pro malé a střední organizace, 11.7.2026 19:08:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>