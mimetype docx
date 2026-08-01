--- v5 (2026-07-11)
+++ v6 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12EE053D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12EE053D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12EE053D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R295F6BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR295F6BA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR295F6BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně operačních systémů pro malé a střední organizace, 11.7.2026 19:08:54</w:t>
+        <w:t>Správce/správkyně operačních systémů pro malé a střední organizace, 1.8.2026 7:24:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -788,51 +788,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Klatovská Třída 2778/200G, 30100 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně operačních systémů pro malé a střední organizace, 11.7.2026 19:08:54</w:t>
+        <w:t>Správce/správkyně operačních systémů pro malé a střední organizace, 1.8.2026 7:24:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>