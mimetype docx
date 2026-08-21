--- v6 (2026-08-01)
+++ v7 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R295F6BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR295F6BA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR295F6BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D77AB77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D77AB77" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D77AB77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně operačních systémů pro malé a střední organizace, 1.8.2026 7:24:50</w:t>
+        <w:t>Správce/správkyně operačních systémů pro malé a střední organizace, 21.8.2026 21:48:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -788,51 +788,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Klatovská Třída 2778/200G, 30100 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně operačních systémů pro malé a střední organizace, 1.8.2026 7:24:50</w:t>
+        <w:t>Správce/správkyně operačních systémů pro malé a střední organizace, 21.8.2026 21:48:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>