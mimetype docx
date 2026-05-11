--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D9888B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D9888B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D9888B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D80BD14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D80BD14" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D80BD14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 19.4.2026 21:51:31</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.5.2026 5:56:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2223,51 +2223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 19.4.2026 21:51:31</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.5.2026 5:56:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3140,51 +3140,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 19.4.2026 21:51:31</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.5.2026 5:56:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 19.4.2026 21:51:31</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.5.2026 5:56:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5548,51 +5548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 19.4.2026 21:51:31</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.5.2026 5:56:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6803,51 +6803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 19.4.2026 21:51:31</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.5.2026 5:56:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7828,51 +7828,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 19.4.2026 21:51:31</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.5.2026 5:56:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8922,51 +8922,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 19.4.2026 21:51:31</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.5.2026 5:56:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9836,51 +9836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 19.4.2026 21:51:31</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.5.2026 5:56:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11740,51 +11740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 19.4.2026 21:51:31</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.5.2026 5:56:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11970,51 +11970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 19.4.2026 21:51:31</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.5.2026 5:56:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12823,84 +12823,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 19.4.2026 21:51:31</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.5.2026 5:56:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="774801C9"/>
+    <w:nsid w:val="7D91C131"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12986,51 +12986,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2358093A"/>
+    <w:nsid w:val="13B6C346"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13116,51 +13116,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65253EBB"/>
+    <w:nsid w:val="61A799AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13246,51 +13246,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5DF4CEE7"/>
+    <w:nsid w:val="64919A67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>