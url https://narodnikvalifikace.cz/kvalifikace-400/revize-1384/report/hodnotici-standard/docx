--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D80BD14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D80BD14" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D80BD14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R537A945E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR537A945E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR537A945E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.5.2026 5:56:00</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.5.2026 9:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2223,51 +2223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.5.2026 5:56:00</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.5.2026 9:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3140,51 +3140,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.5.2026 5:56:00</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.5.2026 9:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.5.2026 5:56:00</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.5.2026 9:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5548,51 +5548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.5.2026 5:56:00</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.5.2026 9:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6803,51 +6803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.5.2026 5:56:00</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.5.2026 9:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7828,51 +7828,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.5.2026 5:56:00</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.5.2026 9:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8922,51 +8922,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.5.2026 5:56:00</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.5.2026 9:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9836,51 +9836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.5.2026 5:56:00</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.5.2026 9:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11740,51 +11740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.5.2026 5:56:00</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.5.2026 9:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11970,51 +11970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.5.2026 5:56:00</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.5.2026 9:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12823,84 +12823,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.5.2026 5:56:00</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.5.2026 9:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7D91C131"/>
+    <w:nsid w:val="7891A83C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12986,51 +12986,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13B6C346"/>
+    <w:nsid w:val="07B2F184"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13116,51 +13116,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="61A799AF"/>
+    <w:nsid w:val="6DF05547"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13246,51 +13246,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="64919A67"/>
+    <w:nsid w:val="5A789E9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>