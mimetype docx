--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R537A945E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR537A945E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR537A945E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65543CCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65543CCB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65543CCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.5.2026 9:11:31</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.6.2026 23:20:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2223,51 +2223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.5.2026 9:11:31</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.6.2026 23:20:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3140,51 +3140,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.5.2026 9:11:31</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.6.2026 23:20:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.5.2026 9:11:31</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.6.2026 23:20:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5548,51 +5548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.5.2026 9:11:31</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.6.2026 23:20:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6803,51 +6803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.5.2026 9:11:31</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.6.2026 23:20:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7828,51 +7828,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.5.2026 9:11:31</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.6.2026 23:20:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8922,51 +8922,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.5.2026 9:11:31</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.6.2026 23:20:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9836,51 +9836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.5.2026 9:11:31</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.6.2026 23:20:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11740,51 +11740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.5.2026 9:11:31</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.6.2026 23:20:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11970,51 +11970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.5.2026 9:11:31</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.6.2026 23:20:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12823,84 +12823,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.5.2026 9:11:31</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.6.2026 23:20:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7891A83C"/>
+    <w:nsid w:val="35A14CFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12986,51 +12986,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07B2F184"/>
+    <w:nsid w:val="0469DE1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13116,51 +13116,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6DF05547"/>
+    <w:nsid w:val="5C7B6E5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13246,51 +13246,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A789E9D"/>
+    <w:nsid w:val="557C56B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>