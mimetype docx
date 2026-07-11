--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65543CCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65543CCB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65543CCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BAC81F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BAC81F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BAC81F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.6.2026 23:20:05</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 3:46:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2223,51 +2223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.6.2026 23:20:05</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 3:46:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3140,51 +3140,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.6.2026 23:20:05</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 3:46:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.6.2026 23:20:05</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 3:46:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5548,51 +5548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.6.2026 23:20:05</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 3:46:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6803,51 +6803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.6.2026 23:20:05</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 3:46:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7828,51 +7828,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.6.2026 23:20:05</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 3:46:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8922,51 +8922,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.6.2026 23:20:05</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 3:46:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9836,51 +9836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.6.2026 23:20:05</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 3:46:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11740,51 +11740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.6.2026 23:20:05</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 3:46:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11970,51 +11970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.6.2026 23:20:05</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 3:46:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12823,84 +12823,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.6.2026 23:20:05</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 3:46:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="35A14CFB"/>
+    <w:nsid w:val="3F5535AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12986,51 +12986,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0469DE1C"/>
+    <w:nsid w:val="7FAA21CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13116,51 +13116,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C7B6E5C"/>
+    <w:nsid w:val="33AF9399"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13246,51 +13246,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="557C56B4"/>
+    <w:nsid w:val="07E9C8C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>