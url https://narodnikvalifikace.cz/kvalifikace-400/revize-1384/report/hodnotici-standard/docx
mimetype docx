--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BAC81F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BAC81F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BAC81F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37C5A14E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37C5A14E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37C5A14E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 3:46:40</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 4:49:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2223,51 +2223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 3:46:40</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 4:49:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3140,51 +3140,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 3:46:40</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 4:49:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 3:46:40</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 4:49:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5548,51 +5548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 3:46:40</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 4:49:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6803,51 +6803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 3:46:40</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 4:49:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7828,51 +7828,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 3:46:40</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 4:49:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8922,51 +8922,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 3:46:40</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 4:49:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9836,51 +9836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 3:46:40</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 4:49:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11740,51 +11740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 3:46:40</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 4:49:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11970,51 +11970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 3:46:40</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 4:49:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12823,84 +12823,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 3:46:40</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 4:49:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F5535AF"/>
+    <w:nsid w:val="713753B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12986,51 +12986,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FAA21CC"/>
+    <w:nsid w:val="41FCE9FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13116,51 +13116,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="33AF9399"/>
+    <w:nsid w:val="5065998C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13246,51 +13246,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="07E9C8C5"/>
+    <w:nsid w:val="27F14EFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>