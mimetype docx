--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37C5A14E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37C5A14E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37C5A14E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FBFE21B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FBFE21B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FBFE21B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 4:49:14</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.7.2026 11:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2223,51 +2223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 4:49:14</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.7.2026 11:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3140,51 +3140,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 4:49:14</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.7.2026 11:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 4:49:14</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.7.2026 11:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5548,51 +5548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 4:49:14</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.7.2026 11:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6803,51 +6803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 4:49:14</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.7.2026 11:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7828,51 +7828,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 4:49:14</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.7.2026 11:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8922,51 +8922,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 4:49:14</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.7.2026 11:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9836,51 +9836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 4:49:14</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.7.2026 11:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11740,51 +11740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 4:49:14</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.7.2026 11:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11970,51 +11970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 4:49:14</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.7.2026 11:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12823,84 +12823,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 11.7.2026 4:49:14</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.7.2026 11:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="713753B2"/>
+    <w:nsid w:val="2408D7F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12986,51 +12986,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41FCE9FA"/>
+    <w:nsid w:val="792F4D88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13116,51 +13116,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5065998C"/>
+    <w:nsid w:val="7551B8E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13246,51 +13246,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="27F14EFC"/>
+    <w:nsid w:val="326B4F54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>