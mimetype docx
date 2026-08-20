--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FBFE21B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FBFE21B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FBFE21B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C05FE1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C05FE1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C05FE1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.7.2026 11:33:54</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.8.2026 13:34:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2223,51 +2223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.7.2026 11:33:54</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.8.2026 13:34:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3140,51 +3140,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.7.2026 11:33:54</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.8.2026 13:34:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.7.2026 11:33:54</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.8.2026 13:34:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5548,51 +5548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.7.2026 11:33:54</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.8.2026 13:34:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6803,51 +6803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.7.2026 11:33:54</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.8.2026 13:34:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7828,51 +7828,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.7.2026 11:33:54</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.8.2026 13:34:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8922,51 +8922,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.7.2026 11:33:54</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.8.2026 13:34:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9836,51 +9836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.7.2026 11:33:54</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.8.2026 13:34:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11740,51 +11740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.7.2026 11:33:54</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.8.2026 13:34:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11970,51 +11970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.7.2026 11:33:54</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.8.2026 13:34:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12823,84 +12823,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 31.7.2026 11:33:54</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.8.2026 13:34:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2408D7F3"/>
+    <w:nsid w:val="325E0FBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12986,51 +12986,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="792F4D88"/>
+    <w:nsid w:val="27D59B4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13116,51 +13116,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7551B8E9"/>
+    <w:nsid w:val="6245FCD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13246,51 +13246,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="326B4F54"/>
+    <w:nsid w:val="1191C113"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>