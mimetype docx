--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C05FE1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C05FE1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C05FE1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53F9B951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53F9B951" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53F9B951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.8.2026 13:34:12</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 9.9.2026 23:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2223,51 +2223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.8.2026 13:34:12</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 9.9.2026 23:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3140,51 +3140,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.8.2026 13:34:12</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 9.9.2026 23:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.8.2026 13:34:12</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 9.9.2026 23:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5548,51 +5548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.8.2026 13:34:12</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 9.9.2026 23:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6803,51 +6803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.8.2026 13:34:12</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 9.9.2026 23:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7828,51 +7828,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.8.2026 13:34:12</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 9.9.2026 23:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8922,51 +8922,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.8.2026 13:34:12</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 9.9.2026 23:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9836,51 +9836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.8.2026 13:34:12</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 9.9.2026 23:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11740,51 +11740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.8.2026 13:34:12</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 9.9.2026 23:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11970,51 +11970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.8.2026 13:34:12</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 9.9.2026 23:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12823,84 +12823,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 20.8.2026 13:34:12</w:t>
+        <w:t>Úklidový pracovník ve zdravotnických a nemocničních zařízeních, 9.9.2026 23:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="325E0FBB"/>
+    <w:nsid w:val="56D0DE4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12986,51 +12986,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27D59B4C"/>
+    <w:nsid w:val="1FECC0C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13116,51 +13116,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6245FCD6"/>
+    <w:nsid w:val="497B11D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13246,51 +13246,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1191C113"/>
+    <w:nsid w:val="20FF2804"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>