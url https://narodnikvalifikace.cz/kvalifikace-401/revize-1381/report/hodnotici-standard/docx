--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R222E514A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR222E514A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR222E514A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RAAB2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRAAB2033" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRAAB2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.4.2026 2:08:41</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2439,51 +2439,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.4.2026 2:08:41</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.4.2026 2:08:41</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4881,51 +4881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.4.2026 2:08:41</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5852,51 +5852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.4.2026 2:08:41</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6823,51 +6823,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.4.2026 2:08:41</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7686,51 +7686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.4.2026 2:08:41</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8603,51 +8603,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.4.2026 2:08:41</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9628,51 +9628,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.4.2026 2:08:41</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10903,51 +10903,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.4.2026 2:08:41</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11829,51 +11829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.4.2026 2:08:41</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12687,51 +12687,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.4.2026 2:08:41</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14658,51 +14658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.4.2026 2:08:41</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14888,51 +14888,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.4.2026 2:08:41</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15741,84 +15741,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.4.2026 2:08:41</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 15 z 15</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B93AA31"/>
+    <w:nsid w:val="7AA5E2A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15904,51 +15904,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C76B073"/>
+    <w:nsid w:val="471F9955"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16034,51 +16034,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65D0D32D"/>
+    <w:nsid w:val="3160131B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16164,51 +16164,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="70440E9D"/>
+    <w:nsid w:val="08C0AE65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>