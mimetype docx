--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RAAB2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRAAB2033" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRAAB2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26F789A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26F789A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26F789A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2439,51 +2439,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4881,51 +4881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5852,51 +5852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6823,51 +6823,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7686,51 +7686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8603,51 +8603,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9628,51 +9628,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10903,51 +10903,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11829,51 +11829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12687,51 +12687,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14658,51 +14658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14888,51 +14888,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15741,84 +15741,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 17:56:51</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 15 z 15</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7AA5E2A5"/>
+    <w:nsid w:val="7E16BD51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15904,51 +15904,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="471F9955"/>
+    <w:nsid w:val="4CE4D287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16034,51 +16034,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3160131B"/>
+    <w:nsid w:val="4755705B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16164,51 +16164,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="08C0AE65"/>
+    <w:nsid w:val="761B532C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>