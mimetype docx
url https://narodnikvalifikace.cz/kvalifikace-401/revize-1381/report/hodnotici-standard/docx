--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26F789A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26F789A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26F789A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44B0B566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44B0B566" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44B0B566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2439,51 +2439,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4881,51 +4881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5852,51 +5852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6823,51 +6823,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7686,51 +7686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8603,51 +8603,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9628,51 +9628,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10903,51 +10903,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11829,51 +11829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12687,51 +12687,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14658,51 +14658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14888,51 +14888,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15741,84 +15741,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.5.2026 18:48:34</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 15 z 15</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E16BD51"/>
+    <w:nsid w:val="19C704A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15904,51 +15904,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CE4D287"/>
+    <w:nsid w:val="79C6DC63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16034,51 +16034,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4755705B"/>
+    <w:nsid w:val="0FAB4FCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16164,51 +16164,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="761B532C"/>
+    <w:nsid w:val="4F67796C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>