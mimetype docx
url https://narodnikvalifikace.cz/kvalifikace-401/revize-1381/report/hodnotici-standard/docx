--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44B0B566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44B0B566" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44B0B566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF5DAD1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF5DAD1B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF5DAD1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2439,51 +2439,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4881,51 +4881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5852,51 +5852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6823,51 +6823,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7686,51 +7686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8603,51 +8603,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9628,51 +9628,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10903,51 +10903,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11829,51 +11829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12687,51 +12687,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14658,51 +14658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14888,51 +14888,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15741,84 +15741,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 28.5.2026 4:20:33</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 15 z 15</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="19C704A0"/>
+    <w:nsid w:val="384FB1DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15904,51 +15904,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79C6DC63"/>
+    <w:nsid w:val="7E6383A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16034,51 +16034,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0FAB4FCC"/>
+    <w:nsid w:val="3C380E9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16164,51 +16164,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4F67796C"/>
+    <w:nsid w:val="32781DAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>