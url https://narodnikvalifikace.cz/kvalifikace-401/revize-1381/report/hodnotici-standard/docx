--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF5DAD1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF5DAD1B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF5DAD1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F99394E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F99394E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F99394E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2439,51 +2439,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4881,51 +4881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5852,51 +5852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6823,51 +6823,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7686,51 +7686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8603,51 +8603,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9628,51 +9628,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10903,51 +10903,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11829,51 +11829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12687,51 +12687,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14658,51 +14658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14888,51 +14888,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15741,84 +15741,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 17.6.2026 13:09:55</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 15 z 15</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="384FB1DB"/>
+    <w:nsid w:val="064853D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15904,51 +15904,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E6383A2"/>
+    <w:nsid w:val="55145EAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16034,51 +16034,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3C380E9B"/>
+    <w:nsid w:val="2F66BCC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16164,51 +16164,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="32781DAB"/>
+    <w:nsid w:val="57DF8F2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>