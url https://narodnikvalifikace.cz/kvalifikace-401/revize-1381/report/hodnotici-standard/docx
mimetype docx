--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F99394E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F99394E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F99394E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18F3A88F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18F3A88F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18F3A88F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2439,51 +2439,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4881,51 +4881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5852,51 +5852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6823,51 +6823,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7686,51 +7686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8603,51 +8603,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9628,51 +9628,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10903,51 +10903,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11829,51 +11829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12687,51 +12687,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14658,51 +14658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14888,51 +14888,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15741,84 +15741,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 7.7.2026 15:07:59</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 15 z 15</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="064853D5"/>
+    <w:nsid w:val="7848760F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15904,51 +15904,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55145EAF"/>
+    <w:nsid w:val="30C762CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16034,51 +16034,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F66BCC8"/>
+    <w:nsid w:val="2C904FE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16164,51 +16164,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="57DF8F2B"/>
+    <w:nsid w:val="798D6496"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>