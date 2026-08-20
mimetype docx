--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18F3A88F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18F3A88F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18F3A88F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R536BCF18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR536BCF18" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR536BCF18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2439,51 +2439,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4881,51 +4881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5852,51 +5852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6823,51 +6823,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7686,51 +7686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8603,51 +8603,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9628,51 +9628,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10903,51 +10903,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11829,51 +11829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12687,51 +12687,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14658,51 +14658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14888,51 +14888,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15741,84 +15741,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 31.7.2026 13:17:16</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 15 z 15</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7848760F"/>
+    <w:nsid w:val="76CFD8C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15904,51 +15904,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30C762CF"/>
+    <w:nsid w:val="68BA6B14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16034,51 +16034,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C904FE2"/>
+    <w:nsid w:val="6012ADB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16164,51 +16164,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="798D6496"/>
+    <w:nsid w:val="40413E7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>