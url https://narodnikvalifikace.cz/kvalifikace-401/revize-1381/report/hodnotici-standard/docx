--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R536BCF18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR536BCF18" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR536BCF18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R535A1AC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR535A1AC3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR535A1AC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 9.9.2026 23:04:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2439,51 +2439,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 9.9.2026 23:04:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 9.9.2026 23:04:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4881,51 +4881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 9.9.2026 23:04:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5852,51 +5852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 9.9.2026 23:04:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6823,51 +6823,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 9.9.2026 23:04:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7686,51 +7686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 9.9.2026 23:04:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8603,51 +8603,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 9.9.2026 23:04:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9628,51 +9628,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 9.9.2026 23:04:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10903,51 +10903,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 9.9.2026 23:04:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11829,51 +11829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 9.9.2026 23:04:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12687,51 +12687,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 9.9.2026 23:04:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14658,51 +14658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 45 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 9.9.2026 23:04:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14888,51 +14888,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 9.9.2026 23:04:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15741,84 +15741,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úklidový pracovník - speciální práce, 20.8.2026 18:15:39</w:t>
+        <w:t>Úklidový pracovník - speciální práce, 9.9.2026 23:04:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 15 z 15</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="76CFD8C3"/>
+    <w:nsid w:val="04C24438"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15904,51 +15904,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68BA6B14"/>
+    <w:nsid w:val="7E2F5CAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16034,51 +16034,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6012ADB5"/>
+    <w:nsid w:val="05C2DF5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16164,51 +16164,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="40413E7A"/>
+    <w:nsid w:val="101F0E60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>