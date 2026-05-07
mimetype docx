--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C201121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C201121" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C201121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2589EF70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2589EF70" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2589EF70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 07.09.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.4.2026 3:26:12</w:t>
+        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.4.2026 3:26:12</w:t>
+        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.4.2026 3:26:12</w:t>
+        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.4.2026 3:26:12</w:t>
+        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.4.2026 3:26:13</w:t>
+        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5403,51 +5403,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.4.2026 3:26:13</w:t>
+        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6545,51 +6545,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.4.2026 3:26:13</w:t>
+        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7640,51 +7640,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.4.2026 3:26:13</w:t>
+        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8269,84 +8269,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.4.2026 3:26:13</w:t>
+        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="15327DEB"/>
+    <w:nsid w:val="5577A255"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8432,51 +8432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="725E408A"/>
+    <w:nsid w:val="30BEABAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8562,51 +8562,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="16584453"/>
+    <w:nsid w:val="4E680415"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8692,51 +8692,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="08519235"/>
+    <w:nsid w:val="74EF0E23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>