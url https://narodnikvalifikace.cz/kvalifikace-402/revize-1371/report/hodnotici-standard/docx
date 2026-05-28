--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2589EF70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2589EF70" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2589EF70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1503C456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1503C456" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1503C456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 07.09.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:12</w:t>
+        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:12</w:t>
+        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:12</w:t>
+        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:12</w:t>
+        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:12</w:t>
+        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5403,51 +5403,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:12</w:t>
+        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6545,51 +6545,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:12</w:t>
+        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7640,51 +7640,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:12</w:t>
+        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8269,84 +8269,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:12</w:t>
+        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5577A255"/>
+    <w:nsid w:val="0379F4D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8432,51 +8432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30BEABAE"/>
+    <w:nsid w:val="7B9030B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8562,51 +8562,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E680415"/>
+    <w:nsid w:val="22C1082C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8692,51 +8692,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="74EF0E23"/>
+    <w:nsid w:val="63548F30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>