--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1503C456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1503C456" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1503C456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66015110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66015110" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66015110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 07.09.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:14</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:47:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:14</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:47:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:14</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:47:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:14</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:47:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:14</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:47:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5403,51 +5403,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:14</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:47:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6545,51 +6545,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:14</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:47:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7640,51 +7640,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:14</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:47:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8269,84 +8269,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:14</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:47:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0379F4D8"/>
+    <w:nsid w:val="2BA134A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8432,51 +8432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B9030B3"/>
+    <w:nsid w:val="005E346E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8562,51 +8562,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="22C1082C"/>
+    <w:nsid w:val="3F21BB69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8692,51 +8692,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="63548F30"/>
+    <w:nsid w:val="327242D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>