--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66015110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66015110" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66015110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AF8E9B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AF8E9B8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AF8E9B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 07.09.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:47:16</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:47:16</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:47:16</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:47:16</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:47:16</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5403,51 +5403,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:47:16</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6545,51 +6545,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:47:16</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7640,51 +7640,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:47:16</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8269,84 +8269,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:47:16</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2BA134A1"/>
+    <w:nsid w:val="5CED95AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8432,51 +8432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="005E346E"/>
+    <w:nsid w:val="15408C47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8562,51 +8562,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3F21BB69"/>
+    <w:nsid w:val="4AF2B9DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8692,51 +8692,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="327242D3"/>
+    <w:nsid w:val="763A470E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>