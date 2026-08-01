--- v4 (2026-07-11)
+++ v5 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AF8E9B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AF8E9B8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AF8E9B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DEB3D60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DEB3D60" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DEB3D60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 07.09.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:51</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:51</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:51</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:51</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:51</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5403,51 +5403,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:51</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6545,51 +6545,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:51</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7640,51 +7640,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:51</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8269,84 +8269,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:51</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5CED95AC"/>
+    <w:nsid w:val="41382C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8432,51 +8432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15408C47"/>
+    <w:nsid w:val="6A6AD85B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8562,51 +8562,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4AF2B9DF"/>
+    <w:nsid w:val="3284337D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8692,51 +8692,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="763A470E"/>
+    <w:nsid w:val="487FE448"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>