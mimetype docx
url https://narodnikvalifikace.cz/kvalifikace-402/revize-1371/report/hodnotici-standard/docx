--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DEB3D60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DEB3D60" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DEB3D60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24623B2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24623B2F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24623B2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 07.09.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:36</w:t>
+        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:36</w:t>
+        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:36</w:t>
+        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:36</w:t>
+        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:36</w:t>
+        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5403,51 +5403,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:36</w:t>
+        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6545,51 +6545,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:36</w:t>
+        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7640,51 +7640,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:36</w:t>
+        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8269,84 +8269,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:36</w:t>
+        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="41382C05"/>
+    <w:nsid w:val="51E56555"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8432,51 +8432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A6AD85B"/>
+    <w:nsid w:val="0658DA7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8562,51 +8562,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3284337D"/>
+    <w:nsid w:val="08C2A988"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8692,51 +8692,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="487FE448"/>
+    <w:nsid w:val="5A001F26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>