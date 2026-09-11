--- v6 (2026-08-21)
+++ v7 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24623B2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24623B2F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24623B2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14AC54EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14AC54EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14AC54EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 07.09.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:15</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.9.2026 3:31:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:15</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.9.2026 3:31:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:15</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.9.2026 3:31:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:15</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.9.2026 3:31:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:15</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.9.2026 3:31:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5403,51 +5403,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:15</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.9.2026 3:31:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6545,51 +6545,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:15</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.9.2026 3:31:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7640,51 +7640,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:16</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.9.2026 3:31:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8269,84 +8269,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:16</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.9.2026 3:31:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="51E56555"/>
+    <w:nsid w:val="202B9046"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8432,51 +8432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0658DA7A"/>
+    <w:nsid w:val="3C63175B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8562,51 +8562,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="08C2A988"/>
+    <w:nsid w:val="69204AA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8692,51 +8692,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A001F26"/>
+    <w:nsid w:val="494BCC26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>