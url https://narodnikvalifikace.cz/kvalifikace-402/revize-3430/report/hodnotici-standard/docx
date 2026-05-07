--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5222AAA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5222AAA8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5222AAA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25A898B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25A898B9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25A898B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.09.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.4.2026 4:30:43</w:t>
+        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.4.2026 4:30:43</w:t>
+        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.4.2026 4:30:43</w:t>
+        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.4.2026 4:30:43</w:t>
+        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.4.2026 4:30:43</w:t>
+        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16458,51 +16458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náhubek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.4.2026 4:30:43</w:t>
+        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18300,51 +18300,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.4.2026 4:30:43</w:t>
+        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19395,51 +19395,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.4.2026 4:30:43</w:t>
+        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19968,84 +19968,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká zemědělská univerzita v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.4.2026 4:30:43</w:t>
+        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="50E10303"/>
+    <w:nsid w:val="538934A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20131,51 +20131,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16BA22A3"/>
+    <w:nsid w:val="421ABAC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20261,51 +20261,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74DB1F7C"/>
+    <w:nsid w:val="05922CD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20391,51 +20391,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0FD5454A"/>
+    <w:nsid w:val="1314715B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>