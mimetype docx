--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25A898B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25A898B9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25A898B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46D0805F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46D0805F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46D0805F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.09.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:50</w:t>
+        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:50</w:t>
+        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:50</w:t>
+        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:50</w:t>
+        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:50</w:t>
+        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16458,51 +16458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náhubek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:50</w:t>
+        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18300,51 +18300,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:50</w:t>
+        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19395,51 +19395,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:50</w:t>
+        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19968,84 +19968,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká zemědělská univerzita v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 7.5.2026 18:10:50</w:t>
+        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="538934A3"/>
+    <w:nsid w:val="31763B1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20131,51 +20131,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="421ABAC0"/>
+    <w:nsid w:val="0F779289"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20261,51 +20261,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05922CD7"/>
+    <w:nsid w:val="41E3AA54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20391,51 +20391,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1314715B"/>
+    <w:nsid w:val="53976F8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>