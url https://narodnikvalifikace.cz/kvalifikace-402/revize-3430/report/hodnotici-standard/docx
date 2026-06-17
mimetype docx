--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46D0805F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46D0805F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46D0805F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C3BA958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C3BA958" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C3BA958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.09.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:13</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 13:07:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:13</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 13:07:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:13</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 13:07:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:13</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 13:07:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:13</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 13:07:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16458,51 +16458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náhubek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:13</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 13:07:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18300,51 +18300,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:13</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 13:07:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19395,51 +19395,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:13</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 13:07:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19968,84 +19968,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká zemědělská univerzita v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 28.5.2026 6:15:13</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 13:07:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31763B1E"/>
+    <w:nsid w:val="37B20080"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20131,51 +20131,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F779289"/>
+    <w:nsid w:val="1A41F79B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20261,51 +20261,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41E3AA54"/>
+    <w:nsid w:val="3B6C6F20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20391,51 +20391,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="53976F8F"/>
+    <w:nsid w:val="4F5DE478"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>