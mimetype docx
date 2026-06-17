--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C3BA958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C3BA958" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C3BA958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42609BEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42609BEE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42609BEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.09.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 13:07:44</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 14:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 13:07:44</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 14:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 13:07:44</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 14:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 13:07:44</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 14:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 13:07:44</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 14:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16458,51 +16458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náhubek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 13:07:44</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 14:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18300,51 +18300,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 13:07:44</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 14:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19395,51 +19395,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 13:07:44</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 14:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19968,84 +19968,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká zemědělská univerzita v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 13:07:44</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 14:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="37B20080"/>
+    <w:nsid w:val="7319547D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20131,51 +20131,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A41F79B"/>
+    <w:nsid w:val="157ABA1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20261,51 +20261,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3B6C6F20"/>
+    <w:nsid w:val="10577418"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20391,51 +20391,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4F5DE478"/>
+    <w:nsid w:val="34977D6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>