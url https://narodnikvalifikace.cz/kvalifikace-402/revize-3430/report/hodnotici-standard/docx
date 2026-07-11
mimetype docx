--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42609BEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42609BEE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42609BEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29614111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29614111" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29614111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.09.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 14:22:45</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:53:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 14:22:45</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:53:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 14:22:45</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:53:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 14:22:45</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:53:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 14:22:45</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:53:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16458,51 +16458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náhubek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 14:22:45</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:53:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18300,51 +18300,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 14:22:45</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:53:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19395,51 +19395,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 14:22:45</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:53:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19968,84 +19968,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká zemědělská univerzita v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 14:22:45</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:53:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7319547D"/>
+    <w:nsid w:val="5946306D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20131,51 +20131,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="157ABA1B"/>
+    <w:nsid w:val="28B5EC8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20261,51 +20261,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="10577418"/>
+    <w:nsid w:val="37A73F57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20391,51 +20391,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="34977D6B"/>
+    <w:nsid w:val="7F061F44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>