--- v5 (2026-07-11)
+++ v6 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29614111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29614111" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29614111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C6D6BAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C6D6BAE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C6D6BAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.09.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:53:07</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:53:07</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:53:07</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:53:07</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:53:07</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16458,51 +16458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náhubek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:53:07</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18300,51 +18300,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:53:07</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19395,51 +19395,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:53:07</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19968,84 +19968,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká zemědělská univerzita v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:53:07</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5946306D"/>
+    <w:nsid w:val="4572686E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20131,51 +20131,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28B5EC8C"/>
+    <w:nsid w:val="2F5D1B00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20261,51 +20261,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37A73F57"/>
+    <w:nsid w:val="252157FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20391,51 +20391,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7F061F44"/>
+    <w:nsid w:val="0BBC7798"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>