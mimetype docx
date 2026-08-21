--- v6 (2026-08-01)
+++ v7 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C6D6BAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C6D6BAE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C6D6BAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R796FD7B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR796FD7B1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR796FD7B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.09.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:56</w:t>
+        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:56</w:t>
+        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:56</w:t>
+        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:56</w:t>
+        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:56</w:t>
+        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16458,51 +16458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náhubek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:56</w:t>
+        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18300,51 +18300,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:56</w:t>
+        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19395,51 +19395,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:56</w:t>
+        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19968,84 +19968,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká zemědělská univerzita v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:56</w:t>
+        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4572686E"/>
+    <w:nsid w:val="1D750AD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20131,51 +20131,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F5D1B00"/>
+    <w:nsid w:val="57FBF3A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20261,51 +20261,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="252157FB"/>
+    <w:nsid w:val="02BC930F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20391,51 +20391,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0BBC7798"/>
+    <w:nsid w:val="044E35B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>