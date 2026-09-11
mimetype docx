--- v7 (2026-08-21)
+++ v8 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R796FD7B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR796FD7B1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR796FD7B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R381FC23A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR381FC23A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR381FC23A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.09.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:12</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.9.2026 3:31:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:12</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.9.2026 3:31:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:12</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.9.2026 3:31:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:12</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.9.2026 3:31:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:12</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.9.2026 3:31:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16458,51 +16458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náhubek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:12</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.9.2026 3:31:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18300,51 +18300,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:13</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.9.2026 3:31:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19395,51 +19395,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:13</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.9.2026 3:31:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19968,84 +19968,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká zemědělská univerzita v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:06:13</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.9.2026 3:31:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D750AD2"/>
+    <w:nsid w:val="3761B5EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20131,51 +20131,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57FBF3A3"/>
+    <w:nsid w:val="4EDE7373"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20261,51 +20261,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="02BC930F"/>
+    <w:nsid w:val="796B3AFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20391,51 +20391,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="044E35B1"/>
+    <w:nsid w:val="6A354468"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>