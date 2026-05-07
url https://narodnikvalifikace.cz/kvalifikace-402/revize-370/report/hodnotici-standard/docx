--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34534E65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34534E65" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34534E65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R726F4069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR726F4069" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR726F4069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.05.2011 do: 21.04.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.4.2026 3:26:22</w:t>
+        <w:t>Psovod bezpečnostní služby, 7.5.2026 19:03:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kriterií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.4.2026 3:26:22</w:t>
+        <w:t>Psovod bezpečnostní služby, 7.5.2026 19:03:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.4.2026 3:26:22</w:t>
+        <w:t>Psovod bezpečnostní služby, 7.5.2026 19:03:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.4.2026 3:26:22</w:t>
+        <w:t>Psovod bezpečnostní služby, 7.5.2026 19:03:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.4.2026 3:26:22</w:t>
+        <w:t>Psovod bezpečnostní služby, 7.5.2026 19:03:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5318,51 +5318,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.4.2026 3:26:22</w:t>
+        <w:t>Psovod bezpečnostní služby, 7.5.2026 19:03:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6247,51 +6247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.4.2026 3:26:22</w:t>
+        <w:t>Psovod bezpečnostní služby, 7.5.2026 19:03:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7259,51 +7259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.4.2026 3:26:22</w:t>
+        <w:t>Psovod bezpečnostní služby, 7.5.2026 19:03:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8448,51 +8448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká zemědělská univerzita v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.4.2026 3:26:22</w:t>
+        <w:t>Psovod bezpečnostní služby, 7.5.2026 19:03:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>