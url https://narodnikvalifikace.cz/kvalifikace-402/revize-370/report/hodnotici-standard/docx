--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R726F4069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR726F4069" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR726F4069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47FB4DF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47FB4DF7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47FB4DF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.05.2011 do: 21.04.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 7.5.2026 19:03:03</w:t>
+        <w:t>Psovod bezpečnostní služby, 28.5.2026 5:19:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kriterií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 7.5.2026 19:03:03</w:t>
+        <w:t>Psovod bezpečnostní služby, 28.5.2026 5:19:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 7.5.2026 19:03:03</w:t>
+        <w:t>Psovod bezpečnostní služby, 28.5.2026 5:19:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 7.5.2026 19:03:03</w:t>
+        <w:t>Psovod bezpečnostní služby, 28.5.2026 5:19:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 7.5.2026 19:03:03</w:t>
+        <w:t>Psovod bezpečnostní služby, 28.5.2026 5:19:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5318,51 +5318,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 7.5.2026 19:03:03</w:t>
+        <w:t>Psovod bezpečnostní služby, 28.5.2026 5:19:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6247,51 +6247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 7.5.2026 19:03:03</w:t>
+        <w:t>Psovod bezpečnostní služby, 28.5.2026 5:19:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7259,51 +7259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 7.5.2026 19:03:03</w:t>
+        <w:t>Psovod bezpečnostní služby, 28.5.2026 5:19:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8448,51 +8448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká zemědělská univerzita v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 7.5.2026 19:03:03</w:t>
+        <w:t>Psovod bezpečnostní služby, 28.5.2026 5:19:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>