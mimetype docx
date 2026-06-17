--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47FB4DF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47FB4DF7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47FB4DF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R617D279D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR617D279D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR617D279D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.05.2011 do: 21.04.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 28.5.2026 5:19:38</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:46:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kriterií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 28.5.2026 5:19:38</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:46:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 28.5.2026 5:19:38</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:46:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 28.5.2026 5:19:38</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:46:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 28.5.2026 5:19:38</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:46:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5318,51 +5318,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 28.5.2026 5:19:38</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:46:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6247,51 +6247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 28.5.2026 5:19:38</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:46:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7259,51 +7259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 28.5.2026 5:19:38</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:46:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8448,51 +8448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká zemědělská univerzita v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 28.5.2026 5:19:38</w:t>
+        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:46:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>