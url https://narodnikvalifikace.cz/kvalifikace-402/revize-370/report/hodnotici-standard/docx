--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R617D279D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR617D279D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR617D279D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5567BD56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5567BD56" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5567BD56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.05.2011 do: 21.04.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:46:34</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kriterií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:46:34</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:46:34</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:46:34</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:46:34</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5318,51 +5318,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:46:34</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6247,51 +6247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:46:34</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7259,51 +7259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:46:34</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8448,51 +8448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká zemědělská univerzita v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 17.6.2026 12:46:34</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>