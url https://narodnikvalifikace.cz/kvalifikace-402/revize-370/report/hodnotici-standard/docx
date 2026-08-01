--- v4 (2026-07-11)
+++ v5 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5567BD56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5567BD56" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5567BD56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1580AC07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1580AC07" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1580AC07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.05.2011 do: 21.04.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:23</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kriterií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:23</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:23</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:23</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:23</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5318,51 +5318,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:23</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6247,51 +6247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:23</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7259,51 +7259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:23</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8448,51 +8448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká zemědělská univerzita v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 11.7.2026 21:52:23</w:t>
+        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>