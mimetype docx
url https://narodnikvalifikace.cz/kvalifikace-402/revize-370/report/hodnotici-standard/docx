--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1580AC07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1580AC07" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1580AC07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7311FE37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7311FE37" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7311FE37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.05.2011 do: 21.04.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:40</w:t>
+        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:05:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kriterií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:40</w:t>
+        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:05:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:40</w:t>
+        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:05:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:40</w:t>
+        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:05:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:40</w:t>
+        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:05:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5318,51 +5318,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:40</w:t>
+        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:05:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6247,51 +6247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:40</w:t>
+        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:05:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7259,51 +7259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:40</w:t>
+        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:05:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8448,51 +8448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká zemědělská univerzita v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 1.8.2026 7:57:40</w:t>
+        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:05:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>