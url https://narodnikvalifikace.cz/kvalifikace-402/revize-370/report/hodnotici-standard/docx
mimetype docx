--- v6 (2026-08-21)
+++ v7 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7311FE37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7311FE37" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7311FE37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DEC42F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DEC42F4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DEC42F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.05.2011 do: 21.04.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:05:50</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.9.2026 3:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kriterií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:05:50</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.9.2026 3:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:05:50</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.9.2026 3:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:05:50</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.9.2026 3:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:05:50</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.9.2026 3:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5318,51 +5318,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:05:50</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.9.2026 3:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6247,51 +6247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:05:50</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.9.2026 3:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7259,51 +7259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:05:50</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.9.2026 3:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8448,51 +8448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká zemědělská univerzita v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby, 22.8.2026 0:05:50</w:t>
+        <w:t>Psovod bezpečnostní služby, 11.9.2026 3:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>