--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7424820D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7424820D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7424820D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B0FDF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B0FDF9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B0FDF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 17.4.2026 4:37:41</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 7.5.2026 19:03:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 17.4.2026 4:37:41</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 7.5.2026 19:03:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 17.4.2026 4:37:41</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 7.5.2026 19:03:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 17.4.2026 4:37:41</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 7.5.2026 19:03:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 17.4.2026 4:37:41</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 7.5.2026 19:03:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16458,51 +16458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náhubek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 17.4.2026 4:37:41</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 7.5.2026 19:03:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18300,51 +18300,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 17.4.2026 4:37:41</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 7.5.2026 19:03:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19395,51 +19395,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 17.4.2026 4:37:41</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 7.5.2026 19:03:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19968,84 +19968,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká zemědělská univerzita v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 17.4.2026 4:37:41</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 7.5.2026 19:03:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="08A38880"/>
+    <w:nsid w:val="111A3BAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20131,51 +20131,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30B89198"/>
+    <w:nsid w:val="1F4FFF8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20261,51 +20261,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="202C0381"/>
+    <w:nsid w:val="0FDA08BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20391,51 +20391,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="68F86A8C"/>
+    <w:nsid w:val="29A406EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>