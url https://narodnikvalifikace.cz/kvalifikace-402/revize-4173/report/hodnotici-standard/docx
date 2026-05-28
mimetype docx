--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B0FDF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B0FDF9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B0FDF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30C43767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30C43767" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30C43767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 7.5.2026 19:03:29</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 28.5.2026 5:20:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 7.5.2026 19:03:29</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 28.5.2026 5:20:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 7.5.2026 19:03:29</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 28.5.2026 5:20:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 7.5.2026 19:03:29</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 28.5.2026 5:20:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 7.5.2026 19:03:29</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 28.5.2026 5:20:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16458,51 +16458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náhubek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 7.5.2026 19:03:29</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 28.5.2026 5:20:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18300,51 +18300,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 7.5.2026 19:03:29</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 28.5.2026 5:20:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19395,51 +19395,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 7.5.2026 19:03:29</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 28.5.2026 5:20:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19968,84 +19968,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká zemědělská univerzita v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 7.5.2026 19:03:29</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 28.5.2026 5:20:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="111A3BAA"/>
+    <w:nsid w:val="1A78832D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20131,51 +20131,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F4FFF8C"/>
+    <w:nsid w:val="70F778AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20261,51 +20261,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0FDA08BB"/>
+    <w:nsid w:val="107BC4CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20391,51 +20391,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="29A406EE"/>
+    <w:nsid w:val="229779A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>