--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30C43767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30C43767" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30C43767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25C581C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25C581C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25C581C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 28.5.2026 5:20:47</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 14:24:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 28.5.2026 5:20:47</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 14:24:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 28.5.2026 5:20:47</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 14:24:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 28.5.2026 5:20:47</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 14:24:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 28.5.2026 5:20:47</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 14:24:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16458,51 +16458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náhubek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 28.5.2026 5:20:47</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 14:24:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18300,51 +18300,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 28.5.2026 5:20:47</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 14:24:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19395,51 +19395,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 28.5.2026 5:20:47</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 14:24:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19968,84 +19968,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká zemědělská univerzita v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 28.5.2026 5:20:47</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 14:24:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1A78832D"/>
+    <w:nsid w:val="36A698AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20131,51 +20131,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70F778AB"/>
+    <w:nsid w:val="7E0F64E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20261,51 +20261,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="107BC4CD"/>
+    <w:nsid w:val="5A2A4D8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20391,51 +20391,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="229779A0"/>
+    <w:nsid w:val="007CEDFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>