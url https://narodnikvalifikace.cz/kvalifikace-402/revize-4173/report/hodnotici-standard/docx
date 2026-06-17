--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25C581C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25C581C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25C581C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDE4FAAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDE4FAAC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDE4FAAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 14:24:28</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 15:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 14:24:28</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 15:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 14:24:28</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 15:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 14:24:28</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 15:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 14:24:28</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 15:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16458,51 +16458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náhubek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 14:24:28</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 15:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18300,51 +18300,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 14:24:28</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 15:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19395,51 +19395,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 14:24:28</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 15:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19968,84 +19968,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká zemědělská univerzita v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 14:24:28</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 15:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36A698AA"/>
+    <w:nsid w:val="2200162D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20131,51 +20131,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E0F64E2"/>
+    <w:nsid w:val="2B68DB80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20261,51 +20261,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A2A4D8D"/>
+    <w:nsid w:val="13EE021C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20391,51 +20391,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="007CEDFC"/>
+    <w:nsid w:val="2EC8467C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>