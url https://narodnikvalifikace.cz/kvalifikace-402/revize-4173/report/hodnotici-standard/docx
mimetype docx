--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDE4FAAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDE4FAAC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDE4FAAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4793B971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4793B971" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4793B971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 15:57:04</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 11.7.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 15:57:04</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 11.7.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 15:57:04</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 11.7.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 15:57:04</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 11.7.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 15:57:04</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 11.7.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16458,51 +16458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náhubek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 15:57:04</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 11.7.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18300,51 +18300,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 15:57:04</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 11.7.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19395,51 +19395,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 15:57:04</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 11.7.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19968,84 +19968,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká zemědělská univerzita v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 17.6.2026 15:57:04</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 11.7.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2200162D"/>
+    <w:nsid w:val="38D389AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20131,51 +20131,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B68DB80"/>
+    <w:nsid w:val="77632712"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20261,51 +20261,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13EE021C"/>
+    <w:nsid w:val="518DE7C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20391,51 +20391,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2EC8467C"/>
+    <w:nsid w:val="23236A27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>