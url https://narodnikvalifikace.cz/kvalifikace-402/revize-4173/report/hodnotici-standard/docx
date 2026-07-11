--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4793B971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4793B971" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4793B971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D096C80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D096C80" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D096C80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 11.7.2026 23:11:33</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 12.7.2026 0:29:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 11.7.2026 23:11:33</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 12.7.2026 0:29:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 11.7.2026 23:11:33</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 12.7.2026 0:29:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 11.7.2026 23:11:33</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 12.7.2026 0:29:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 11.7.2026 23:11:33</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 12.7.2026 0:29:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16458,51 +16458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náhubek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 11.7.2026 23:11:33</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 12.7.2026 0:29:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18300,51 +18300,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 11.7.2026 23:11:33</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 12.7.2026 0:29:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19395,51 +19395,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 11.7.2026 23:11:33</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 12.7.2026 0:29:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19968,84 +19968,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká zemědělská univerzita v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 11.7.2026 23:11:33</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 12.7.2026 0:29:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="38D389AB"/>
+    <w:nsid w:val="4C6A7A25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20131,51 +20131,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77632712"/>
+    <w:nsid w:val="3C8287C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20261,51 +20261,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="518DE7C7"/>
+    <w:nsid w:val="241F34E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20391,51 +20391,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="23236A27"/>
+    <w:nsid w:val="38F4E987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>