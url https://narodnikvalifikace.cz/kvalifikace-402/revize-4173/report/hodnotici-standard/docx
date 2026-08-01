--- v6 (2026-07-11)
+++ v7 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D096C80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D096C80" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D096C80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CBA077F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CBA077F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CBA077F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 12.7.2026 0:29:45</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 1.8.2026 9:28:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 12.7.2026 0:29:45</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 1.8.2026 9:28:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 12.7.2026 0:29:45</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 1.8.2026 9:28:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 12.7.2026 0:29:45</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 1.8.2026 9:28:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 12.7.2026 0:29:45</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 1.8.2026 9:28:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16458,51 +16458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náhubek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 12.7.2026 0:29:45</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 1.8.2026 9:28:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18300,51 +18300,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 12.7.2026 0:29:45</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 1.8.2026 9:28:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19395,51 +19395,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 12.7.2026 0:29:45</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 1.8.2026 9:28:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19968,84 +19968,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká zemědělská univerzita v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 12.7.2026 0:29:45</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 1.8.2026 9:28:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C6A7A25"/>
+    <w:nsid w:val="42932EB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20131,51 +20131,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C8287C2"/>
+    <w:nsid w:val="7D4D80E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20261,51 +20261,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="241F34E2"/>
+    <w:nsid w:val="731D336D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20391,51 +20391,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="38F4E987"/>
+    <w:nsid w:val="0264F832"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>