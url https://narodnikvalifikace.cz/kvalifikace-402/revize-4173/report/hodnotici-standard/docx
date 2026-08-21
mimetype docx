--- v7 (2026-08-01)
+++ v8 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CBA077F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CBA077F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CBA077F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17AC9834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17AC9834" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17AC9834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 1.8.2026 9:28:15</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 22.8.2026 1:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1487,51 +1487,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 1.8.2026 9:28:15</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 22.8.2026 1:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí tři z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 1.8.2026 9:28:15</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 22.8.2026 1:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3341,51 +3341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Losem se určí dvě z uvedených kritérií, která uchazeč o zkoušku splní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 1.8.2026 9:28:15</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 22.8.2026 1:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4204,51 +4204,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria v souladu s organizačními a metodickými pokyny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 1.8.2026 9:28:15</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 22.8.2026 1:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16458,51 +16458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náhubek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 1.8.2026 9:28:15</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 22.8.2026 1:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18300,51 +18300,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 1.8.2026 9:28:15</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 22.8.2026 1:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19395,51 +19395,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 1.8.2026 9:28:15</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 22.8.2026 1:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19968,84 +19968,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká zemědělská univerzita v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby, 1.8.2026 9:28:15</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby, 22.8.2026 1:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="42932EB5"/>
+    <w:nsid w:val="202DE9BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20131,51 +20131,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D4D80E0"/>
+    <w:nsid w:val="3A7AB899"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20261,51 +20261,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="731D336D"/>
+    <w:nsid w:val="570ED88F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20391,51 +20391,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0264F832"/>
+    <w:nsid w:val="5C0876F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>