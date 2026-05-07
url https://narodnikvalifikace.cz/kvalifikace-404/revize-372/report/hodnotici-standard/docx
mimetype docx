--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA9A7956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA9A7956" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA9A7956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46239DE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46239DE8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46239DE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.05.2011 do: 15.02.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 16.4.2026 20:44:33</w:t>
+        <w:t>Hodnotitel koní, 7.5.2026 18:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 16.4.2026 20:44:33</w:t>
+        <w:t>Hodnotitel koní, 7.5.2026 18:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3404,51 +3404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 16.4.2026 20:44:33</w:t>
+        <w:t>Hodnotitel koní, 7.5.2026 18:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3963,51 +3963,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 16.4.2026 20:44:33</w:t>
+        <w:t>Hodnotitel koní, 7.5.2026 18:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5805,51 +5805,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 16.4.2026 20:44:33</w:t>
+        <w:t>Hodnotitel koní, 7.5.2026 18:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7153,51 +7153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 16.4.2026 20:44:33</w:t>
+        <w:t>Hodnotitel koní, 7.5.2026 18:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7466,51 +7466,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných činností rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 16.4.2026 20:44:33</w:t>
+        <w:t>Hodnotitel koní, 7.5.2026 18:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8543,51 +8543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Equiservis konzulent, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 16.4.2026 20:44:33</w:t>
+        <w:t>Hodnotitel koní, 7.5.2026 18:09:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>