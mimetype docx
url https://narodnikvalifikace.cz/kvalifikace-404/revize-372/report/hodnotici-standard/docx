--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46239DE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46239DE8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46239DE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C4F14FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C4F14FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C4F14FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.05.2011 do: 15.02.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 7.5.2026 18:09:55</w:t>
+        <w:t>Hodnotitel koní, 28.5.2026 2:07:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 7.5.2026 18:09:55</w:t>
+        <w:t>Hodnotitel koní, 28.5.2026 2:07:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3404,51 +3404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 7.5.2026 18:09:55</w:t>
+        <w:t>Hodnotitel koní, 28.5.2026 2:07:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3963,51 +3963,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 7.5.2026 18:09:55</w:t>
+        <w:t>Hodnotitel koní, 28.5.2026 2:07:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5805,51 +5805,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 7.5.2026 18:09:55</w:t>
+        <w:t>Hodnotitel koní, 28.5.2026 2:07:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7153,51 +7153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 7.5.2026 18:09:55</w:t>
+        <w:t>Hodnotitel koní, 28.5.2026 2:07:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7466,51 +7466,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných činností rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 7.5.2026 18:09:55</w:t>
+        <w:t>Hodnotitel koní, 28.5.2026 2:07:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8543,51 +8543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Equiservis konzulent, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 7.5.2026 18:09:55</w:t>
+        <w:t>Hodnotitel koní, 28.5.2026 2:07:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>