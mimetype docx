--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C4F14FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C4F14FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C4F14FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31920DE6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31920DE6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31920DE6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.05.2011 do: 15.02.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 28.5.2026 2:07:34</w:t>
+        <w:t>Hodnotitel koní, 17.6.2026 12:40:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 28.5.2026 2:07:34</w:t>
+        <w:t>Hodnotitel koní, 17.6.2026 12:40:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3404,51 +3404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 28.5.2026 2:07:35</w:t>
+        <w:t>Hodnotitel koní, 17.6.2026 12:40:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3963,51 +3963,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 28.5.2026 2:07:35</w:t>
+        <w:t>Hodnotitel koní, 17.6.2026 12:40:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5805,51 +5805,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 28.5.2026 2:07:35</w:t>
+        <w:t>Hodnotitel koní, 17.6.2026 12:40:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7153,51 +7153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 28.5.2026 2:07:35</w:t>
+        <w:t>Hodnotitel koní, 17.6.2026 12:40:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7466,51 +7466,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných činností rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 28.5.2026 2:07:35</w:t>
+        <w:t>Hodnotitel koní, 17.6.2026 12:40:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8543,51 +8543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Equiservis konzulent, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 28.5.2026 2:07:35</w:t>
+        <w:t>Hodnotitel koní, 17.6.2026 12:40:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>