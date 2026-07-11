--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31920DE6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31920DE6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31920DE6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A9F4F7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A9F4F7C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A9F4F7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.05.2011 do: 15.02.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 17.6.2026 12:40:58</w:t>
+        <w:t>Hodnotitel koní, 11.7.2026 4:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 17.6.2026 12:40:58</w:t>
+        <w:t>Hodnotitel koní, 11.7.2026 4:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3404,51 +3404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 17.6.2026 12:40:58</w:t>
+        <w:t>Hodnotitel koní, 11.7.2026 4:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3963,51 +3963,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 17.6.2026 12:40:58</w:t>
+        <w:t>Hodnotitel koní, 11.7.2026 4:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5805,51 +5805,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 17.6.2026 12:40:58</w:t>
+        <w:t>Hodnotitel koní, 11.7.2026 4:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7153,51 +7153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 17.6.2026 12:40:58</w:t>
+        <w:t>Hodnotitel koní, 11.7.2026 4:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7466,51 +7466,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných činností rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 17.6.2026 12:40:58</w:t>
+        <w:t>Hodnotitel koní, 11.7.2026 4:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8543,51 +8543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Equiservis konzulent, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 17.6.2026 12:40:58</w:t>
+        <w:t>Hodnotitel koní, 11.7.2026 4:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>