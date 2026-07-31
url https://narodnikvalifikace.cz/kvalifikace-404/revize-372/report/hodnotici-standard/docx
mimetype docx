--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A9F4F7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A9F4F7C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A9F4F7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20E27DAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20E27DAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20E27DAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.05.2011 do: 15.02.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 11.7.2026 4:02:56</w:t>
+        <w:t>Hodnotitel koní, 31.7.2026 15:51:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 11.7.2026 4:02:56</w:t>
+        <w:t>Hodnotitel koní, 31.7.2026 15:51:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3404,51 +3404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 11.7.2026 4:02:56</w:t>
+        <w:t>Hodnotitel koní, 31.7.2026 15:51:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3963,51 +3963,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 11.7.2026 4:02:56</w:t>
+        <w:t>Hodnotitel koní, 31.7.2026 15:51:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5805,51 +5805,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 11.7.2026 4:02:56</w:t>
+        <w:t>Hodnotitel koní, 31.7.2026 15:51:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7153,51 +7153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 11.7.2026 4:02:56</w:t>
+        <w:t>Hodnotitel koní, 31.7.2026 15:51:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7466,51 +7466,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných činností rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 11.7.2026 4:02:56</w:t>
+        <w:t>Hodnotitel koní, 31.7.2026 15:51:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8543,51 +8543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Equiservis konzulent, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 11.7.2026 4:02:56</w:t>
+        <w:t>Hodnotitel koní, 31.7.2026 15:51:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>