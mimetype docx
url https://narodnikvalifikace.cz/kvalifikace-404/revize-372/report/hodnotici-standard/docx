--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20E27DAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20E27DAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20E27DAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62231F6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62231F6A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62231F6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.05.2011 do: 15.02.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 31.7.2026 15:51:59</w:t>
+        <w:t>Hodnotitel koní, 31.7.2026 17:31:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 31.7.2026 15:51:59</w:t>
+        <w:t>Hodnotitel koní, 31.7.2026 17:31:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3404,51 +3404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 31.7.2026 15:51:59</w:t>
+        <w:t>Hodnotitel koní, 31.7.2026 17:31:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3963,51 +3963,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 31.7.2026 15:51:59</w:t>
+        <w:t>Hodnotitel koní, 31.7.2026 17:31:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5805,51 +5805,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 31.7.2026 15:51:59</w:t>
+        <w:t>Hodnotitel koní, 31.7.2026 17:31:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7153,51 +7153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 31.7.2026 15:51:59</w:t>
+        <w:t>Hodnotitel koní, 31.7.2026 17:31:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7466,51 +7466,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných činností rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 31.7.2026 15:51:59</w:t>
+        <w:t>Hodnotitel koní, 31.7.2026 17:31:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8543,51 +8543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Equiservis konzulent, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 31.7.2026 15:51:59</w:t>
+        <w:t>Hodnotitel koní, 31.7.2026 17:31:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>