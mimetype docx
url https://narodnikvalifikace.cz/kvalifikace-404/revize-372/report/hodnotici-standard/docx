--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62231F6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62231F6A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62231F6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F114DD9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F114DD9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F114DD9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.05.2011 do: 15.02.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 31.7.2026 17:31:48</w:t>
+        <w:t>Hodnotitel koní, 20.8.2026 19:56:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 31.7.2026 17:31:48</w:t>
+        <w:t>Hodnotitel koní, 20.8.2026 19:56:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3404,51 +3404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 31.7.2026 17:31:48</w:t>
+        <w:t>Hodnotitel koní, 20.8.2026 19:56:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3963,51 +3963,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 31.7.2026 17:31:48</w:t>
+        <w:t>Hodnotitel koní, 20.8.2026 19:56:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5805,51 +5805,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 31.7.2026 17:31:48</w:t>
+        <w:t>Hodnotitel koní, 20.8.2026 19:56:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7153,51 +7153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 31.7.2026 17:31:48</w:t>
+        <w:t>Hodnotitel koní, 20.8.2026 19:56:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7466,51 +7466,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných činností rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 31.7.2026 17:31:48</w:t>
+        <w:t>Hodnotitel koní, 20.8.2026 19:56:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8543,51 +8543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Equiservis konzulent, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 31.7.2026 17:31:48</w:t>
+        <w:t>Hodnotitel koní, 20.8.2026 19:56:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>