--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F114DD9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F114DD9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F114DD9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47D0B762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47D0B762" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47D0B762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.05.2011 do: 15.02.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 20.8.2026 19:56:09</w:t>
+        <w:t>Hodnotitel koní, 9.9.2026 21:54:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 20.8.2026 19:56:09</w:t>
+        <w:t>Hodnotitel koní, 9.9.2026 21:54:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3404,51 +3404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 20.8.2026 19:56:09</w:t>
+        <w:t>Hodnotitel koní, 9.9.2026 21:54:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3963,51 +3963,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 20.8.2026 19:56:09</w:t>
+        <w:t>Hodnotitel koní, 9.9.2026 21:54:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5805,51 +5805,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 20.8.2026 19:56:09</w:t>
+        <w:t>Hodnotitel koní, 9.9.2026 21:54:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7153,51 +7153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 20.8.2026 19:56:09</w:t>
+        <w:t>Hodnotitel koní, 9.9.2026 21:54:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7466,51 +7466,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných činností rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 20.8.2026 19:56:09</w:t>
+        <w:t>Hodnotitel koní, 9.9.2026 21:54:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8543,51 +8543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Equiservis konzulent, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hodnotitel koní, 20.8.2026 19:56:09</w:t>
+        <w:t>Hodnotitel koní, 9.9.2026 21:54:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>