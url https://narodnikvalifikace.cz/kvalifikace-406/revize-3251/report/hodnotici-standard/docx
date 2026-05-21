--- v0 (2026-04-29)
+++ v1 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R480DE6ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR480DE6ED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR480DE6ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R136BC121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR136BC121" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR136BC121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 29.4.2026 3:38:19</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 21.5.2026 3:11:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 29.4.2026 3:38:19</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 21.5.2026 3:11:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3435,51 +3435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 29.4.2026 3:38:19</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 21.5.2026 3:11:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4491,51 +4491,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 29.4.2026 3:38:19</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 21.5.2026 3:11:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 29.4.2026 3:38:19</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 21.5.2026 3:11:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5811,84 +5811,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 29.4.2026 3:38:19</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 21.5.2026 3:11:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6B570710"/>
+    <w:nsid w:val="4B77EA9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5974,51 +5974,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FBC04F0"/>
+    <w:nsid w:val="7333E233"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>