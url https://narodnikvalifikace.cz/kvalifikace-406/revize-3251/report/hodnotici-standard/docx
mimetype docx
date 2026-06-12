--- v1 (2026-05-21)
+++ v2 (2026-06-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R136BC121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR136BC121" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR136BC121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C5AA372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C5AA372" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C5AA372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 21.5.2026 3:11:42</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 12.6.2026 10:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 21.5.2026 3:11:42</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 12.6.2026 10:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3435,51 +3435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 21.5.2026 3:11:42</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 12.6.2026 10:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4491,51 +4491,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 21.5.2026 3:11:42</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 12.6.2026 10:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 21.5.2026 3:11:42</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 12.6.2026 10:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5811,84 +5811,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 21.5.2026 3:11:42</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 12.6.2026 10:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B77EA9B"/>
+    <w:nsid w:val="2463E3A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5974,51 +5974,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7333E233"/>
+    <w:nsid w:val="13295A5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>