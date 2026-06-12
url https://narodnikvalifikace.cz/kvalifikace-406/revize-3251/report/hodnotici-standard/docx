--- v2 (2026-06-12)
+++ v3 (2026-06-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C5AA372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C5AA372" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C5AA372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5475B661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5475B661" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5475B661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 12.6.2026 10:42:34</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 12.6.2026 12:35:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 12.6.2026 10:42:34</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 12.6.2026 12:35:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3435,51 +3435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 12.6.2026 10:42:34</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 12.6.2026 12:35:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4491,51 +4491,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 12.6.2026 10:42:34</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 12.6.2026 12:35:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 12.6.2026 10:42:34</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 12.6.2026 12:35:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5811,84 +5811,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 12.6.2026 10:42:34</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 12.6.2026 12:35:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2463E3A2"/>
+    <w:nsid w:val="6A5D7586"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5974,51 +5974,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13295A5B"/>
+    <w:nsid w:val="152ED6F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>