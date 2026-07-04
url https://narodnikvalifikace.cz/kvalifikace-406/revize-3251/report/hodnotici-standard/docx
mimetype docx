--- v3 (2026-06-12)
+++ v4 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5475B661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5475B661" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5475B661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B8A8109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B8A8109" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B8A8109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 12.6.2026 12:35:15</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 4.7.2026 19:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 12.6.2026 12:35:15</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 4.7.2026 19:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3435,51 +3435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 12.6.2026 12:35:15</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 4.7.2026 19:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4491,51 +4491,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 12.6.2026 12:35:15</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 4.7.2026 19:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 12.6.2026 12:35:15</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 4.7.2026 19:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5811,84 +5811,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 12.6.2026 12:35:15</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 4.7.2026 19:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6A5D7586"/>
+    <w:nsid w:val="4CE8878C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5974,51 +5974,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="152ED6F2"/>
+    <w:nsid w:val="2CD99F7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>