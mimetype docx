--- v4 (2026-07-04)
+++ v5 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B8A8109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B8A8109" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B8A8109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2487C113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2487C113" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2487C113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 4.7.2026 19:06:02</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 4.7.2026 20:33:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 4.7.2026 19:06:02</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 4.7.2026 20:33:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3435,51 +3435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 4.7.2026 19:06:02</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 4.7.2026 20:33:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4491,51 +4491,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 4.7.2026 19:06:02</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 4.7.2026 20:33:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 4.7.2026 19:06:02</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 4.7.2026 20:33:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5811,84 +5811,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 4.7.2026 19:06:02</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 4.7.2026 20:33:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4CE8878C"/>
+    <w:nsid w:val="677E7D2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5974,51 +5974,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CD99F7B"/>
+    <w:nsid w:val="0EB46EFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>