--- v5 (2026-07-04)
+++ v6 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2487C113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2487C113" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2487C113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1750483A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1750483A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1750483A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 4.7.2026 20:33:56</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 26.7.2026 17:54:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 4.7.2026 20:33:56</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 26.7.2026 17:54:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3435,51 +3435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 4.7.2026 20:33:56</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 26.7.2026 17:54:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4491,51 +4491,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 4.7.2026 20:33:56</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 26.7.2026 17:54:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 4.7.2026 20:33:56</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 26.7.2026 17:54:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5811,84 +5811,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 4.7.2026 20:33:56</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 26.7.2026 17:54:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="677E7D2A"/>
+    <w:nsid w:val="3CD7DCC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5974,51 +5974,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EB46EFA"/>
+    <w:nsid w:val="4F4546BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>