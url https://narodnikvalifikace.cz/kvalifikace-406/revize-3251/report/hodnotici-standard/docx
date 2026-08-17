--- v6 (2026-07-26)
+++ v7 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1750483A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1750483A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1750483A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R790F30B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR790F30B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR790F30B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 26.7.2026 17:54:03</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 17.8.2026 21:17:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 26.7.2026 17:54:03</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 17.8.2026 21:17:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3435,51 +3435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 26.7.2026 17:54:03</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 17.8.2026 21:17:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4491,51 +4491,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 26.7.2026 17:54:03</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 17.8.2026 21:17:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 26.7.2026 17:54:03</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 17.8.2026 21:17:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5811,84 +5811,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 26.7.2026 17:54:03</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 17.8.2026 21:17:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3CD7DCC8"/>
+    <w:nsid w:val="5DA77F60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5974,51 +5974,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F4546BE"/>
+    <w:nsid w:val="4B5786FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>