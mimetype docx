--- v7 (2026-08-17)
+++ v8 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R790F30B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR790F30B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR790F30B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R394A7269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR394A7269" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR394A7269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 17.8.2026 21:17:17</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 8.9.2026 7:48:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 17.8.2026 21:17:17</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 8.9.2026 7:48:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3435,51 +3435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 17.8.2026 21:17:17</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 8.9.2026 7:48:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4491,51 +4491,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 17.8.2026 21:17:18</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 8.9.2026 7:48:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 17.8.2026 21:17:18</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 8.9.2026 7:48:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5811,84 +5811,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční práce v produkčním zahradnictví, 17.8.2026 21:17:18</w:t>
+        <w:t>Ruční práce v produkčním zahradnictví, 8.9.2026 7:48:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5DA77F60"/>
+    <w:nsid w:val="31E6743F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5974,51 +5974,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B5786FE"/>
+    <w:nsid w:val="285C6C7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>