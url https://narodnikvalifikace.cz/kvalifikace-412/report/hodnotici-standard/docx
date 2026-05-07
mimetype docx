--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F5E0FDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F5E0FDF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F5E0FDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A49CE7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A49CE7A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A49CE7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 16.4.2026 19:28:24</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 4:01:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 16.4.2026 19:28:24</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 4:01:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 16.4.2026 19:28:24</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 4:01:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 16.4.2026 19:28:24</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 4:01:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5306,51 +5306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 16.4.2026 19:28:24</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 4:01:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14959,51 +14959,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fází.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 16.4.2026 19:28:24</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 4:01:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17797,51 +17797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 16.4.2026 19:28:24</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 4:01:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18630,51 +18630,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 16.4.2026 19:28:24</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 4:01:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20758,51 +20758,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 16.4.2026 19:28:24</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 4:01:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21331,84 +21331,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická Sokolnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 16.4.2026 19:28:24</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 4:01:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F087630"/>
+    <w:nsid w:val="0F0D6C00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21494,51 +21494,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A8DBE84"/>
+    <w:nsid w:val="5BB3183E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21624,51 +21624,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6130E095"/>
+    <w:nsid w:val="38D6413F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21754,51 +21754,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1D8675DE"/>
+    <w:nsid w:val="33F6CDF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21884,51 +21884,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0C6B883C"/>
+    <w:nsid w:val="7833A320"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22014,51 +22014,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5CF0C87C"/>
+    <w:nsid w:val="3329B14C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22144,51 +22144,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="33833B77"/>
+    <w:nsid w:val="28B9478C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>