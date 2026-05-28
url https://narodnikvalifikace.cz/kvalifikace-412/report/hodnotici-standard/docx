--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A49CE7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A49CE7A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A49CE7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3043A24C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3043A24C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3043A24C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 4:01:50</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 2:06:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 4:01:50</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 2:06:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 4:01:50</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 2:06:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 4:01:50</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 2:06:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5306,51 +5306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 4:01:50</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 2:06:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14959,51 +14959,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fází.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 4:01:50</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 2:06:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17797,51 +17797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 4:01:50</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 2:06:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18630,51 +18630,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 4:01:50</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 2:06:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20758,51 +20758,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 4:01:50</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 2:06:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21331,84 +21331,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická Sokolnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 4:01:50</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 2:06:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F0D6C00"/>
+    <w:nsid w:val="4D26EA75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21494,51 +21494,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BB3183E"/>
+    <w:nsid w:val="4C2D9F9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21624,51 +21624,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="38D6413F"/>
+    <w:nsid w:val="06D6957D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21754,51 +21754,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="33F6CDF7"/>
+    <w:nsid w:val="4A00C21B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21884,51 +21884,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7833A320"/>
+    <w:nsid w:val="00652102"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22014,51 +22014,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3329B14C"/>
+    <w:nsid w:val="4A984C74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22144,51 +22144,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="28B9478C"/>
+    <w:nsid w:val="35FB54B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>