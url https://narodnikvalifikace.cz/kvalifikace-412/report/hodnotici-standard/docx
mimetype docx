--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3043A24C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3043A24C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3043A24C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5728D3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5728D3B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5728D3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 2:06:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 9:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 2:06:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 9:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 2:06:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 9:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 2:06:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 9:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5306,51 +5306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 2:06:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 9:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14959,51 +14959,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fází.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 2:06:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 9:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17797,51 +17797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 2:06:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 9:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18630,51 +18630,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 2:06:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 9:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20758,51 +20758,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 2:06:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 9:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21331,84 +21331,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická Sokolnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 2:06:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 9:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D26EA75"/>
+    <w:nsid w:val="228A0869"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21494,51 +21494,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C2D9F9B"/>
+    <w:nsid w:val="7EC2F893"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21624,51 +21624,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06D6957D"/>
+    <w:nsid w:val="3674C665"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21754,51 +21754,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4A00C21B"/>
+    <w:nsid w:val="790C18D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21884,51 +21884,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="00652102"/>
+    <w:nsid w:val="78589F47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22014,51 +22014,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4A984C74"/>
+    <w:nsid w:val="01B48C72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22144,51 +22144,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="35FB54B7"/>
+    <w:nsid w:val="65C06C88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>