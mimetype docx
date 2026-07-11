--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5728D3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5728D3B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5728D3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R209A2F5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR209A2F5D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR209A2F5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 9:13:56</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 3:43:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 9:13:56</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 3:43:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 9:13:56</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 3:43:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 9:13:56</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 3:43:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5306,51 +5306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 9:13:56</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 3:43:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14959,51 +14959,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fází.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 9:13:56</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 3:43:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17797,51 +17797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 9:13:56</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 3:43:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18630,51 +18630,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 9:13:56</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 3:43:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20758,51 +20758,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 9:13:56</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 3:43:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21331,84 +21331,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická Sokolnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 9:13:56</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 3:43:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="228A0869"/>
+    <w:nsid w:val="0E7E42A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21494,51 +21494,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EC2F893"/>
+    <w:nsid w:val="796EE7DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21624,51 +21624,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3674C665"/>
+    <w:nsid w:val="292C0688"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21754,51 +21754,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="790C18D5"/>
+    <w:nsid w:val="23B2095D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21884,51 +21884,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="78589F47"/>
+    <w:nsid w:val="5E94CD20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22014,51 +22014,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="01B48C72"/>
+    <w:nsid w:val="6A1857C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22144,51 +22144,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="65C06C88"/>
+    <w:nsid w:val="761534B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>