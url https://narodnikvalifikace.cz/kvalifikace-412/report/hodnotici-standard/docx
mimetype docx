--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R209A2F5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR209A2F5D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR209A2F5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38B6F0B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38B6F0B7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38B6F0B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 3:43:16</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 16:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 3:43:16</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 16:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 3:43:16</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 16:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 3:43:16</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 16:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5306,51 +5306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 3:43:16</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 16:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14959,51 +14959,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fází.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 3:43:16</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 16:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17797,51 +17797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 3:43:16</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 16:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18630,51 +18630,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 3:43:16</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 16:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20758,51 +20758,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 3:43:16</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 16:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21331,84 +21331,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická Sokolnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 3:43:16</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 16:31:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0E7E42A9"/>
+    <w:nsid w:val="066F5B4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21494,51 +21494,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="796EE7DB"/>
+    <w:nsid w:val="62014B96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21624,51 +21624,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="292C0688"/>
+    <w:nsid w:val="72783580"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21754,51 +21754,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="23B2095D"/>
+    <w:nsid w:val="2E686D0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21884,51 +21884,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5E94CD20"/>
+    <w:nsid w:val="623BB973"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22014,51 +22014,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6A1857C3"/>
+    <w:nsid w:val="0C6D3111"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22144,51 +22144,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="761534B9"/>
+    <w:nsid w:val="2EAECFB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>