--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38B6F0B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38B6F0B7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38B6F0B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D13BC35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D13BC35" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D13BC35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 16:31:44</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 17:41:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 16:31:44</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 17:41:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 16:31:44</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 17:41:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 16:31:44</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 17:41:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5306,51 +5306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 16:31:44</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 17:41:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14959,51 +14959,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fází.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 16:31:44</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 17:41:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17797,51 +17797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 16:31:44</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 17:41:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18630,51 +18630,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 16:31:44</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 17:41:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20758,51 +20758,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 16:31:44</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 17:41:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21331,84 +21331,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická Sokolnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 16:31:44</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 17:41:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="066F5B4E"/>
+    <w:nsid w:val="3E6C6619"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21494,51 +21494,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62014B96"/>
+    <w:nsid w:val="687485CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21624,51 +21624,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72783580"/>
+    <w:nsid w:val="3106901D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21754,51 +21754,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2E686D0E"/>
+    <w:nsid w:val="09DEE314"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21884,51 +21884,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="623BB973"/>
+    <w:nsid w:val="28F2E7AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22014,51 +22014,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0C6D3111"/>
+    <w:nsid w:val="78D652B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22144,51 +22144,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2EAECFB4"/>
+    <w:nsid w:val="4D6C10DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>