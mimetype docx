--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D13BC35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D13BC35" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D13BC35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BE2187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BE2187" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BE2187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 17:41:13</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 17:41:13</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 17:41:13</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 17:41:13</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5306,51 +5306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 17:41:13</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14959,51 +14959,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fází.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 17:41:13</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17797,51 +17797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 17:41:13</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18630,51 +18630,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 17:41:13</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20758,51 +20758,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 17:41:13</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21331,84 +21331,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická Sokolnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 17:41:13</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3E6C6619"/>
+    <w:nsid w:val="39DEA198"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21494,51 +21494,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="687485CE"/>
+    <w:nsid w:val="6C0EC2BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21624,51 +21624,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3106901D"/>
+    <w:nsid w:val="6AC2B924"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21754,51 +21754,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="09DEE314"/>
+    <w:nsid w:val="5E7BFE6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21884,51 +21884,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="28F2E7AF"/>
+    <w:nsid w:val="22251579"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22014,51 +22014,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="78D652B4"/>
+    <w:nsid w:val="28CAAA4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22144,51 +22144,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4D6C10DC"/>
+    <w:nsid w:val="028C8470"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>