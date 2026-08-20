--- v7 (2026-08-20)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BE2187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BE2187" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BE2187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7938CA3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7938CA3A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7938CA3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:12:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:55:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:12:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:55:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:12:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:55:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:12:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:55:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5306,51 +5306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:12:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:55:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14959,51 +14959,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fází.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:12:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:55:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17797,51 +17797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:12:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:55:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18630,51 +18630,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:12:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:55:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20758,51 +20758,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:12:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:55:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21331,84 +21331,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická Sokolnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:12:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 20.8.2026 20:55:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="39DEA198"/>
+    <w:nsid w:val="6D606CB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21494,51 +21494,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C0EC2BE"/>
+    <w:nsid w:val="3FAD7DD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21624,51 +21624,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6AC2B924"/>
+    <w:nsid w:val="27C18070"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21754,51 +21754,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5E7BFE6D"/>
+    <w:nsid w:val="2D2F688C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21884,51 +21884,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="22251579"/>
+    <w:nsid w:val="7C060475"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22014,51 +22014,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="28CAAA4C"/>
+    <w:nsid w:val="2ABB117C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22144,51 +22144,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="028C8470"/>
+    <w:nsid w:val="2CA59F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>