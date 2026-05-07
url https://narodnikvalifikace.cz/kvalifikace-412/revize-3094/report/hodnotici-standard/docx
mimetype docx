--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AC1E330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AC1E330" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AC1E330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R567DD6E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR567DD6E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR567DD6E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.4.2026 1:59:05</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 6:50:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.4.2026 1:59:05</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 6:50:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.4.2026 1:59:05</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 6:50:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.4.2026 1:59:05</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 6:50:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5306,51 +5306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.4.2026 1:59:05</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 6:50:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14959,51 +14959,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fází.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.4.2026 1:59:05</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 6:50:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17797,51 +17797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.4.2026 1:59:05</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 6:50:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18630,51 +18630,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.4.2026 1:59:05</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 6:50:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20758,51 +20758,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.4.2026 1:59:05</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 6:50:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21331,84 +21331,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická Sokolnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.4.2026 1:59:05</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 6:50:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="256E7701"/>
+    <w:nsid w:val="1194DDE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21494,51 +21494,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E32C5B8"/>
+    <w:nsid w:val="0CB48054"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21624,51 +21624,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52DBABB4"/>
+    <w:nsid w:val="210AF817"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21754,51 +21754,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="29CC2FEE"/>
+    <w:nsid w:val="635C3A54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21884,51 +21884,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="669503C8"/>
+    <w:nsid w:val="7BAED0A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22014,51 +22014,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="76824B65"/>
+    <w:nsid w:val="4C511294"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22144,51 +22144,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5E556D72"/>
+    <w:nsid w:val="109F16CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>