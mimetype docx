--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R567DD6E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR567DD6E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR567DD6E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C4C0957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C4C0957" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C4C0957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 6:50:48</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 4:20:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 6:50:48</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 4:20:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 6:50:48</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 4:20:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 6:50:48</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 4:20:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5306,51 +5306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 6:50:48</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 4:20:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14959,51 +14959,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fází.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 6:50:48</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 4:20:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17797,51 +17797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 6:50:48</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 4:20:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18630,51 +18630,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 6:50:48</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 4:20:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20758,51 +20758,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 6:50:48</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 4:20:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21331,84 +21331,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická Sokolnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 7.5.2026 6:50:48</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 4:20:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1194DDE6"/>
+    <w:nsid w:val="19583563"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21494,51 +21494,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CB48054"/>
+    <w:nsid w:val="02E64945"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21624,51 +21624,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="210AF817"/>
+    <w:nsid w:val="7AA5FA77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21754,51 +21754,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="635C3A54"/>
+    <w:nsid w:val="0166566F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21884,51 +21884,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7BAED0A6"/>
+    <w:nsid w:val="1A2953DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22014,51 +22014,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4C511294"/>
+    <w:nsid w:val="46F59A5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22144,51 +22144,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="109F16CE"/>
+    <w:nsid w:val="67C3C7A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>