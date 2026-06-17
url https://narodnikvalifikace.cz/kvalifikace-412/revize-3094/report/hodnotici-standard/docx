--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C4C0957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C4C0957" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C4C0957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R351730EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR351730EA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR351730EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 4:20:19</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 15:10:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 4:20:19</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 15:10:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 4:20:19</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 15:10:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 4:20:19</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 15:10:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5306,51 +5306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 4:20:19</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 15:10:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14959,51 +14959,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fází.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 4:20:19</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 15:10:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17797,51 +17797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 4:20:19</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 15:10:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18630,51 +18630,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 4:20:19</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 15:10:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20758,51 +20758,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 4:20:19</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 15:10:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21331,84 +21331,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická Sokolnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 28.5.2026 4:20:19</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 15:10:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="19583563"/>
+    <w:nsid w:val="6A4F539C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21494,51 +21494,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02E64945"/>
+    <w:nsid w:val="0E39B80B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21624,51 +21624,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7AA5FA77"/>
+    <w:nsid w:val="04646354"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21754,51 +21754,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0166566F"/>
+    <w:nsid w:val="23FBA4BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21884,51 +21884,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1A2953DE"/>
+    <w:nsid w:val="48F27BEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22014,51 +22014,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="46F59A5E"/>
+    <w:nsid w:val="468EE369"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22144,51 +22144,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="67C3C7A9"/>
+    <w:nsid w:val="3A42426C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>