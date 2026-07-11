--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R351730EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR351730EA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR351730EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C0CAECD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C0CAECD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C0CAECD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 15:10:32</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 7:56:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 15:10:32</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 7:56:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 15:10:32</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 7:56:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 15:10:32</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 7:56:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5306,51 +5306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 15:10:32</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 7:56:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14959,51 +14959,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fází.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 15:10:32</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 7:56:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17797,51 +17797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 15:10:32</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 7:56:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18630,51 +18630,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 15:10:32</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 7:56:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20758,51 +20758,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 15:10:32</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 7:56:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21331,84 +21331,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická Sokolnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 17.6.2026 15:10:32</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 7:56:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6A4F539C"/>
+    <w:nsid w:val="30473291"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21494,51 +21494,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E39B80B"/>
+    <w:nsid w:val="65765FCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21624,51 +21624,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="04646354"/>
+    <w:nsid w:val="0A7B7F85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21754,51 +21754,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="23FBA4BE"/>
+    <w:nsid w:val="491CF86B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21884,51 +21884,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="48F27BEF"/>
+    <w:nsid w:val="19294C74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22014,51 +22014,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="468EE369"/>
+    <w:nsid w:val="5647F004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22144,51 +22144,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3A42426C"/>
+    <w:nsid w:val="50C0032B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>