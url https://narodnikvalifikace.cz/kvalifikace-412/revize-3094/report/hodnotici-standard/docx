--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C0CAECD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C0CAECD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C0CAECD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66C7304C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66C7304C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66C7304C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 7:56:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 22:01:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 7:56:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 22:01:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 7:56:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 22:01:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 7:56:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 22:01:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5306,51 +5306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 7:56:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 22:01:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14959,51 +14959,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fází.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 7:56:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 22:01:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17797,51 +17797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 7:56:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 22:01:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18630,51 +18630,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 7:56:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 22:01:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20758,51 +20758,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 7:56:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 22:01:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21331,84 +21331,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická Sokolnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 11.7.2026 7:56:07</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 22:01:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30473291"/>
+    <w:nsid w:val="04C63C34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21494,51 +21494,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65765FCA"/>
+    <w:nsid w:val="31273C8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21624,51 +21624,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A7B7F85"/>
+    <w:nsid w:val="19286DE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21754,51 +21754,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="491CF86B"/>
+    <w:nsid w:val="132628B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21884,51 +21884,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="19294C74"/>
+    <w:nsid w:val="3EC6FE21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22014,51 +22014,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5647F004"/>
+    <w:nsid w:val="3937C9B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22144,51 +22144,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="50C0032B"/>
+    <w:nsid w:val="6CFA78FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>