--- v5 (2026-07-31)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66C7304C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66C7304C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66C7304C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60E5F7A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60E5F7A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60E5F7A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 22:01:17</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 21.8.2026 4:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 22:01:17</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 21.8.2026 4:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 22:01:17</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 21.8.2026 4:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 22:01:17</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 21.8.2026 4:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5306,51 +5306,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 22:01:17</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 21.8.2026 4:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14959,51 +14959,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fází.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 22:01:17</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 21.8.2026 4:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17797,51 +17797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 22:01:17</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 21.8.2026 4:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18630,51 +18630,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 22:01:17</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 21.8.2026 4:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20758,51 +20758,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 22:01:17</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 21.8.2026 4:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21331,84 +21331,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická Sokolnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka kabelových technologií pro silnoproud, 31.7.2026 22:01:17</w:t>
+        <w:t>Montér/montérka kabelových technologií pro silnoproud, 21.8.2026 4:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="04C63C34"/>
+    <w:nsid w:val="60DB702E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21494,51 +21494,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31273C8C"/>
+    <w:nsid w:val="30A98D2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21624,51 +21624,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19286DE2"/>
+    <w:nsid w:val="451DC6B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21754,51 +21754,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="132628B5"/>
+    <w:nsid w:val="4A92A62F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21884,51 +21884,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3EC6FE21"/>
+    <w:nsid w:val="0508FA61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22014,51 +22014,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3937C9B1"/>
+    <w:nsid w:val="2D370F13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22144,51 +22144,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6CFA78FC"/>
+    <w:nsid w:val="2F166634"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>