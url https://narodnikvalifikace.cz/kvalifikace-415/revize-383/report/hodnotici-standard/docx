--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D6B1CC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D6B1CC9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D6B1CC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC1CF28D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC1CF28D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC1CF28D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.09.2011 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 17.4.2026 4:30:57</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 7.5.2026 18:18:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 17.4.2026 4:30:57</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 7.5.2026 18:18:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 17.4.2026 4:30:57</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 7.5.2026 18:18:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4948,51 +4948,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 17.4.2026 4:30:57</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 7.5.2026 18:18:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5765,51 +5765,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 17.4.2026 4:30:57</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 7.5.2026 18:18:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6553,51 +6553,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných činností rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 17.4.2026 4:30:57</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 7.5.2026 18:18:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7462,51 +7462,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chladicí a klimatizační techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 17.4.2026 4:30:57</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 7.5.2026 18:18:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>