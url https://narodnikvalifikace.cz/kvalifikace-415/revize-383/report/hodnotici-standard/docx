--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC1CF28D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC1CF28D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC1CF28D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D84B5F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D84B5F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D84B5F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.09.2011 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 7.5.2026 18:18:43</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 28.5.2026 3:49:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 7.5.2026 18:18:43</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 28.5.2026 3:49:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 7.5.2026 18:18:43</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 28.5.2026 3:49:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4948,51 +4948,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 7.5.2026 18:18:43</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 28.5.2026 3:49:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5765,51 +5765,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 7.5.2026 18:18:43</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 28.5.2026 3:49:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6553,51 +6553,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných činností rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 7.5.2026 18:18:43</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 28.5.2026 3:49:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7462,51 +7462,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chladicí a klimatizační techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 7.5.2026 18:18:43</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 28.5.2026 3:49:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>