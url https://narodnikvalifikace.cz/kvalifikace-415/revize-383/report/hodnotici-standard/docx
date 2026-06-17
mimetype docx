--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D84B5F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D84B5F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D84B5F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E9706C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E9706C6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E9706C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.09.2011 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 28.5.2026 3:49:29</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 17.6.2026 13:50:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 28.5.2026 3:49:29</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 17.6.2026 13:50:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 28.5.2026 3:49:29</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 17.6.2026 13:50:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4948,51 +4948,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 28.5.2026 3:49:29</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 17.6.2026 13:50:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5765,51 +5765,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 28.5.2026 3:49:29</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 17.6.2026 13:50:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6553,51 +6553,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných činností rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 28.5.2026 3:49:29</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 17.6.2026 13:50:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7462,51 +7462,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chladicí a klimatizační techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 28.5.2026 3:49:29</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 17.6.2026 13:50:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>