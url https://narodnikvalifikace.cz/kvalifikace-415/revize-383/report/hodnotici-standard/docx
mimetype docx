--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E9706C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E9706C6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E9706C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58DB9BE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58DB9BE5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58DB9BE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.09.2011 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 17.6.2026 13:50:21</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 11.7.2026 9:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 17.6.2026 13:50:21</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 11.7.2026 9:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 17.6.2026 13:50:21</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 11.7.2026 9:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4948,51 +4948,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 17.6.2026 13:50:21</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 11.7.2026 9:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5765,51 +5765,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 17.6.2026 13:50:21</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 11.7.2026 9:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6553,51 +6553,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných činností rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 17.6.2026 13:50:21</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 11.7.2026 9:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7462,51 +7462,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chladicí a klimatizační techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 17.6.2026 13:50:21</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 11.7.2026 9:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>