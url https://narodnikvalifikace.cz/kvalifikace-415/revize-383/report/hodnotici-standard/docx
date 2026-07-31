--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58DB9BE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58DB9BE5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58DB9BE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22BC2917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22BC2917" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22BC2917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.09.2011 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 11.7.2026 9:19:23</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 31.7.2026 18:40:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 11.7.2026 9:19:23</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 31.7.2026 18:40:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 11.7.2026 9:19:23</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 31.7.2026 18:40:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4948,51 +4948,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 11.7.2026 9:19:23</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 31.7.2026 18:40:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5765,51 +5765,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 11.7.2026 9:19:23</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 31.7.2026 18:40:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6553,51 +6553,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných činností rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 11.7.2026 9:19:23</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 31.7.2026 18:40:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7462,51 +7462,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chladicí a klimatizační techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 11.7.2026 9:19:23</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 31.7.2026 18:40:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>