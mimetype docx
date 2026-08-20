--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22BC2917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22BC2917" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22BC2917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BE48756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BE48756" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BE48756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.09.2011 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 31.7.2026 18:40:37</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 21.8.2026 0:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 31.7.2026 18:40:37</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 21.8.2026 0:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 31.7.2026 18:40:37</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 21.8.2026 0:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4948,51 +4948,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 31.7.2026 18:40:37</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 21.8.2026 0:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5765,51 +5765,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 31.7.2026 18:40:37</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 21.8.2026 0:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6553,51 +6553,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných činností rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 31.7.2026 18:40:37</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 21.8.2026 0:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7462,51 +7462,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chladicí a klimatizační techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik klimatizace osobních automobilů, 31.7.2026 18:40:37</w:t>
+        <w:t>Servisní technik klimatizace osobních automobilů, 21.8.2026 0:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>