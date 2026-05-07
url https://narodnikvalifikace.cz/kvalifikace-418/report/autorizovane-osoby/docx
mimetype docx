--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61C5528A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61C5528A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61C5528A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A0E46FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A0E46FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A0E46FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.4.2026 1:53:07</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 15:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1112,51 +1112,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Skuherského 1294, 37014 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.4.2026 1:53:07</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 15:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>