--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A0E46FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A0E46FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A0E46FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64994C7E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64994C7E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64994C7E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 15:59:24</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.5.2026 23:47:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -669,494 +669,440 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4027"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Komerční 467, 25101 Nupaky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4357"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4357"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4413"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4413"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Moore Academy CZ s.r.o.</w:t>
+        <w:t>Střední průmyslová škola dopravní, a.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4357"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4357"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4413"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4413"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karolinská 661/4, 18600 Praha</w:t>
+        <w:t xml:space="preserve">Plzeňská  298/217a, 15000 Praha 5 - Motol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4743"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4974"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4799"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5030"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední průmyslová škola dopravní, a.s.</w:t>
+        <w:t>Střední průmyslová škola dopravní, Plzeň, Karlovarská 99</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4743"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4974"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4799"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5030"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Plzeňská  298/217a, 15000 Praha 5 - Motol</w:t>
+        <w:t>Karlovarská 1210/99, 32300 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5360"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5590"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5416"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5646"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední průmyslová škola dopravní, Plzeň, Karlovarská 99</w:t>
+        <w:t>Střední škola automobilní Holice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5360"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5590"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5416"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5646"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karlovarská 1210/99, 32300 Plzeň</w:t>
+        <w:t>Nádražní 301, 53401 Holice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5976"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5976"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6032"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6032"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola automobilní Holice</w:t>
+        <w:t>Střední škola průmyslová, technická a automobilní Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5976"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5976"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6032"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6032"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nádražní 301, 53401 Holice</w:t>
+        <w:t>tř. Legionářů 1572/3, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6362"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6593"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6418"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6649"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola průmyslová, technická a automobilní Jihlava</w:t>
+        <w:t>Střední škola technická Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6362"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6593"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6418"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6649"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>tř. Legionářů 1572/3, 58601 Jihlava</w:t>
+        <w:t>Mládežnická 380, 56601 Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6979"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7209"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7035"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7265"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola technická Vysoké Mýto</w:t>
+        <w:t>Toplac s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6979"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7209"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7035"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7265"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mládežnická 380, 56601 Vysoké Mýto</w:t>
+        <w:t>Pražská 657, 29471 Benátky nad Jizerou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7595"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7826"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7651"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7882"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Toplac s.r.o.</w:t>
+        <w:t>Vyšší odborná škola, Střední průmyslová škola automobilní a technická, České Budějovice, Skuherského 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7595"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7826"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7651"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7882"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
-          <w:rtl w:val="0"/>
-[...52 lines deleted...]
-          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Skuherského 1294, 37014 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 15:59:24</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.5.2026 23:47:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>