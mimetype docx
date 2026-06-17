--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64994C7E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64994C7E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64994C7E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C2FC83A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C2FC83A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C2FC83A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.5.2026 23:47:50</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.6.2026 9:10:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -992,117 +992,63 @@
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7265"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pražská 657, 29471 Benátky nad Jizerou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P17"/>
-[...52 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.5.2026 23:47:50</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.6.2026 9:10:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>