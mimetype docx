--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C2FC83A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C2FC83A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C2FC83A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EE48742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EE48742" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EE48742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.6.2026 9:10:51</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 12:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1004,51 +1004,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pražská 657, 29471 Benátky nad Jizerou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.6.2026 9:10:51</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 12:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>