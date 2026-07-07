--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EE48742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EE48742" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EE48742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R89A804C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR89A804C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR89A804C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 12:21:04</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 13:41:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1004,51 +1004,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pražská 657, 29471 Benátky nad Jizerou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 12:21:04</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 13:41:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>