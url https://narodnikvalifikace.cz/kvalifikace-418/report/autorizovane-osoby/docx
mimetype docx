--- v5 (2026-07-07)
+++ v6 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R89A804C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR89A804C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR89A804C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D5E085D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D5E085D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D5E085D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 13:41:17</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.7.2026 14:58:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1004,51 +1004,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pražská 657, 29471 Benátky nad Jizerou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 13:41:17</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.7.2026 14:58:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>