--- v6 (2026-07-27)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D5E085D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D5E085D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D5E085D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DA1AE6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DA1AE6A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DA1AE6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.7.2026 14:58:20</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 13:32:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1004,51 +1004,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pražská 657, 29471 Benátky nad Jizerou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.7.2026 14:58:20</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 13:32:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>