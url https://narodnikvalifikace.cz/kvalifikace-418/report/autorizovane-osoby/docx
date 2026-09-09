--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DA1AE6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DA1AE6A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DA1AE6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R466B3437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR466B3437" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR466B3437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 13:32:43</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 9.9.2026 19:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1004,51 +1004,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pražská 657, 29471 Benátky nad Jizerou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 13:32:43</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 9.9.2026 19:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>