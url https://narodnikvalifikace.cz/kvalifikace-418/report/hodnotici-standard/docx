--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60016A15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60016A15" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60016A15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33426041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33426041" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33426041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.4.2026 0:27:29</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 16:01:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.4.2026 0:27:29</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 16:01:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.4.2026 0:27:29</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 16:01:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4159,51 +4159,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.4.2026 0:27:29</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 16:01:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4826,51 +4826,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.4.2026 0:27:29</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 16:01:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7124,51 +7124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> autorizovaná osoba připraví minimálně jednu otázku ke každému kritériu, které uchazeč písemně vypracuje a ústně doplní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.4.2026 0:27:29</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 16:01:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8263,51 +8263,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.4.2026 0:27:29</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 16:01:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10057,51 +10057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.4.2026 0:27:29</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 16:01:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10798,84 +10798,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SAČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.4.2026 0:27:29</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 16:01:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E67AB98"/>
+    <w:nsid w:val="7D89591E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10961,51 +10961,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52B5244F"/>
+    <w:nsid w:val="7958F045"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11091,51 +11091,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2699D3A8"/>
+    <w:nsid w:val="06CF8CB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>