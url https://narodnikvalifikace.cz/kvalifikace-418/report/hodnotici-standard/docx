--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33426041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33426041" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33426041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42101BF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42101BF1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42101BF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 16:01:11</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 17:04:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 16:01:11</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 17:04:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 16:01:11</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 17:04:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4159,51 +4159,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 16:01:11</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 17:04:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4826,51 +4826,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 16:01:11</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 17:04:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7124,51 +7124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> autorizovaná osoba připraví minimálně jednu otázku ke každému kritériu, které uchazeč písemně vypracuje a ústně doplní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 16:01:11</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 17:04:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8263,51 +8263,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 16:01:11</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 17:04:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10057,51 +10057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 16:01:11</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 17:04:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10798,84 +10798,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SAČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 16:01:11</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 17:04:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7D89591E"/>
+    <w:nsid w:val="6ADF7BDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10961,51 +10961,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7958F045"/>
+    <w:nsid w:val="621B2FCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11091,51 +11091,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06CF8CB8"/>
+    <w:nsid w:val="4DF91260"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>