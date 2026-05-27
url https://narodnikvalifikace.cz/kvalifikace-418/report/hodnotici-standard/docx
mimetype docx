--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42101BF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42101BF1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42101BF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12B6C1D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12B6C1D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12B6C1D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 17:04:07</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.5.2026 23:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 17:04:07</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.5.2026 23:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 17:04:07</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.5.2026 23:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4159,51 +4159,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 17:04:07</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.5.2026 23:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4826,51 +4826,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 17:04:07</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.5.2026 23:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7124,51 +7124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> autorizovaná osoba připraví minimálně jednu otázku ke každému kritériu, které uchazeč písemně vypracuje a ústně doplní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 17:04:07</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.5.2026 23:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8263,51 +8263,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 17:04:08</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.5.2026 23:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10057,51 +10057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 17:04:08</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.5.2026 23:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10798,84 +10798,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SAČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.5.2026 17:04:08</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.5.2026 23:49:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6ADF7BDD"/>
+    <w:nsid w:val="2BFD3A22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10961,51 +10961,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="621B2FCC"/>
+    <w:nsid w:val="72EDD158"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11091,51 +11091,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4DF91260"/>
+    <w:nsid w:val="3CDED05B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>