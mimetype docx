--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12B6C1D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12B6C1D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12B6C1D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43F59752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43F59752" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43F59752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.5.2026 23:49:34</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.6.2026 9:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.5.2026 23:49:34</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.6.2026 9:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.5.2026 23:49:34</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.6.2026 9:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4159,51 +4159,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.5.2026 23:49:34</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.6.2026 9:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4826,51 +4826,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.5.2026 23:49:34</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.6.2026 9:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7124,51 +7124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> autorizovaná osoba připraví minimálně jednu otázku ke každému kritériu, které uchazeč písemně vypracuje a ústně doplní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.5.2026 23:49:34</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.6.2026 9:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8263,51 +8263,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.5.2026 23:49:34</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.6.2026 9:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10057,51 +10057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.5.2026 23:49:34</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.6.2026 9:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10798,84 +10798,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SAČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.5.2026 23:49:34</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.6.2026 9:15:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2BFD3A22"/>
+    <w:nsid w:val="399F6F39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10961,51 +10961,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72EDD158"/>
+    <w:nsid w:val="647FD40E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11091,51 +11091,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3CDED05B"/>
+    <w:nsid w:val="1846906B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>