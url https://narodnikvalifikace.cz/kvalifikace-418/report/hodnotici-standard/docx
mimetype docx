--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43F59752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43F59752" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43F59752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47EBFA26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47EBFA26" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47EBFA26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.6.2026 9:15:39</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 12:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.6.2026 9:15:39</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 12:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.6.2026 9:15:39</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 12:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4159,51 +4159,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.6.2026 9:15:39</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 12:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4826,51 +4826,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.6.2026 9:15:39</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 12:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7124,51 +7124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> autorizovaná osoba připraví minimálně jednu otázku ke každému kritériu, které uchazeč písemně vypracuje a ústně doplní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.6.2026 9:15:39</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 12:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8263,51 +8263,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.6.2026 9:15:39</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 12:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10057,51 +10057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.6.2026 9:15:39</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 12:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10798,84 +10798,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SAČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 17.6.2026 9:15:39</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 12:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="399F6F39"/>
+    <w:nsid w:val="4B191757"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10961,51 +10961,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="647FD40E"/>
+    <w:nsid w:val="061186CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11091,51 +11091,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1846906B"/>
+    <w:nsid w:val="14D5E73C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>