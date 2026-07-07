--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47EBFA26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47EBFA26" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47EBFA26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15A40755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15A40755" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15A40755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 12:24:30</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 13:43:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 12:24:30</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 13:43:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 12:24:30</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 13:43:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4159,51 +4159,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 12:24:30</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 13:43:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4826,51 +4826,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 12:24:30</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 13:43:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7124,51 +7124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> autorizovaná osoba připraví minimálně jednu otázku ke každému kritériu, které uchazeč písemně vypracuje a ústně doplní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 12:24:30</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 13:43:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8263,51 +8263,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 12:24:30</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 13:43:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10057,51 +10057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 12:24:30</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 13:43:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10798,84 +10798,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SAČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 12:24:30</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 13:43:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B191757"/>
+    <w:nsid w:val="6A4A6E74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10961,51 +10961,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="061186CA"/>
+    <w:nsid w:val="30C2C108"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11091,51 +11091,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="14D5E73C"/>
+    <w:nsid w:val="0C2DE2A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>