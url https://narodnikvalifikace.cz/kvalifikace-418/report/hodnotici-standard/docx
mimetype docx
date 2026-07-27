--- v6 (2026-07-07)
+++ v7 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15A40755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15A40755" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15A40755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60EDCDE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60EDCDE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60EDCDE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 13:43:16</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.7.2026 14:58:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 13:43:16</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.7.2026 14:58:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 13:43:16</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.7.2026 14:58:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4159,51 +4159,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 13:43:16</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.7.2026 14:58:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4826,51 +4826,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 13:43:16</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.7.2026 14:58:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7124,51 +7124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> autorizovaná osoba připraví minimálně jednu otázku ke každému kritériu, které uchazeč písemně vypracuje a ústně doplní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 13:43:16</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.7.2026 14:58:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8263,51 +8263,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 13:43:16</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.7.2026 14:58:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10057,51 +10057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 13:43:16</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.7.2026 14:58:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10798,84 +10798,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SAČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 7.7.2026 13:43:16</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.7.2026 14:58:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6A4A6E74"/>
+    <w:nsid w:val="56850892"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10961,51 +10961,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30C2C108"/>
+    <w:nsid w:val="7BEC7D7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11091,51 +11091,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0C2DE2A9"/>
+    <w:nsid w:val="792BC03A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>