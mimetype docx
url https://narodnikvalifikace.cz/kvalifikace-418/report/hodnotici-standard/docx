--- v7 (2026-07-27)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60EDCDE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60EDCDE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60EDCDE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R449525D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR449525D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR449525D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.7.2026 14:58:59</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 13:33:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.7.2026 14:58:59</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 13:33:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.7.2026 14:58:59</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 13:33:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4159,51 +4159,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.7.2026 14:58:59</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 13:33:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4826,51 +4826,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.7.2026 14:58:59</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 13:33:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7124,51 +7124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> autorizovaná osoba připraví minimálně jednu otázku ke každému kritériu, které uchazeč písemně vypracuje a ústně doplní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.7.2026 14:58:59</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 13:33:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8263,51 +8263,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.7.2026 14:58:59</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 13:33:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10057,51 +10057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.7.2026 14:58:59</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 13:33:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10798,84 +10798,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SAČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 27.7.2026 14:58:59</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 13:33:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56850892"/>
+    <w:nsid w:val="20CD2305"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10961,51 +10961,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BEC7D7F"/>
+    <w:nsid w:val="556F3C28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11091,51 +11091,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="792BC03A"/>
+    <w:nsid w:val="7AB9DEE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>