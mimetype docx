--- v8 (2026-08-20)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R449525D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR449525D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR449525D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EE6AFA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EE6AFA1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EE6AFA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 13:33:13</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 14:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 13:33:13</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 14:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 13:33:13</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 14:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4159,51 +4159,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 13:33:13</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 14:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4826,51 +4826,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 13:33:13</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 14:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7124,51 +7124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> autorizovaná osoba připraví minimálně jednu otázku ke každému kritériu, které uchazeč písemně vypracuje a ústně doplní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 13:33:13</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 14:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8263,51 +8263,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 13:33:13</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 14:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10057,51 +10057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 13:33:13</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 14:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10798,84 +10798,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SAČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 13:33:13</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 14:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="20CD2305"/>
+    <w:nsid w:val="19536C21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10961,51 +10961,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="556F3C28"/>
+    <w:nsid w:val="0C54BFEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11091,51 +11091,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7AB9DEE9"/>
+    <w:nsid w:val="698AB228"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>