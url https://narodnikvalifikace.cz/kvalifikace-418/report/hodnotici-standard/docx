--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EE6AFA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EE6AFA1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EE6AFA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE55ED72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE55ED72" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE55ED72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 14:36:00</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 9.9.2026 19:24:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 14:36:00</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 9.9.2026 19:24:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 14:36:00</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 9.9.2026 19:24:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4159,51 +4159,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 14:36:00</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 9.9.2026 19:24:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4826,51 +4826,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 14:36:00</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 9.9.2026 19:24:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7124,51 +7124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> autorizovaná osoba připraví minimálně jednu otázku ke každému kritériu, které uchazeč písemně vypracuje a ústně doplní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 14:36:00</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 9.9.2026 19:24:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8263,51 +8263,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 14:36:00</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 9.9.2026 19:24:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10057,51 +10057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 14:36:00</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 9.9.2026 19:24:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10798,84 +10798,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SAČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 20.8.2026 14:36:00</w:t>
+        <w:t>Autolakýrník/autolakýrnice – finální povrchová úprava, 9.9.2026 19:24:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="19536C21"/>
+    <w:nsid w:val="7016B7E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10961,51 +10961,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C54BFEC"/>
+    <w:nsid w:val="0727D86E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11091,51 +11091,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="698AB228"/>
+    <w:nsid w:val="4E242E0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>