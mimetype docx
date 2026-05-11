--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49E8B6A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49E8B6A3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49E8B6A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3894D9E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3894D9E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3894D9E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 20.4.2026 5:50:35</w:t>
+        <w:t>Technik/technička BOZP, 11.5.2026 5:52:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2055,51 +2055,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 20.4.2026 5:50:35</w:t>
+        <w:t>Technik/technička BOZP, 11.5.2026 5:52:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2648,51 +2648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 20.4.2026 5:50:35</w:t>
+        <w:t>Technik/technička BOZP, 11.5.2026 5:52:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13083,51 +13083,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vztahuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 20.4.2026 5:50:35</w:t>
+        <w:t>Technik/technička BOZP, 11.5.2026 5:52:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14026,51 +14026,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 20.4.2026 5:50:35</w:t>
+        <w:t>Technik/technička BOZP, 11.5.2026 5:52:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14832,51 +14832,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 3,5 hodiny (hodinou se rozumí 60 minut). Doba na vykonání písemné čási zkoušky je 75 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 20.4.2026 5:50:35</w:t>
+        <w:t>Technik/technička BOZP, 11.5.2026 5:52:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15461,84 +15461,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 20.4.2026 5:50:35</w:t>
+        <w:t>Technik/technička BOZP, 11.5.2026 5:52:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="795FB7BB"/>
+    <w:nsid w:val="0AE9729B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15624,51 +15624,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59C8B724"/>
+    <w:nsid w:val="4CFADC48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15754,51 +15754,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="46204415"/>
+    <w:nsid w:val="4A4D9C27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>