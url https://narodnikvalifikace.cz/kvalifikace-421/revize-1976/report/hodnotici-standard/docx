--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3894D9E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3894D9E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3894D9E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6778838A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6778838A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6778838A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -215,51 +215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP</w:t>
+        <w:t>Technik bezpečnosti a ochrany zdraví při práci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 11.5.2026 5:52:37</w:t>
+        <w:t>Technik/technička BOZP, 31.5.2026 6:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2055,51 +2055,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 11.5.2026 5:52:37</w:t>
+        <w:t>Technik/technička BOZP, 31.5.2026 6:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2648,51 +2648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 11.5.2026 5:52:37</w:t>
+        <w:t>Technik/technička BOZP, 31.5.2026 6:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13083,51 +13083,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vztahuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 11.5.2026 5:52:37</w:t>
+        <w:t>Technik/technička BOZP, 31.5.2026 6:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14026,51 +14026,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 11.5.2026 5:52:37</w:t>
+        <w:t>Technik/technička BOZP, 31.5.2026 6:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14832,51 +14832,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 3,5 hodiny (hodinou se rozumí 60 minut). Doba na vykonání písemné čási zkoušky je 75 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 11.5.2026 5:52:37</w:t>
+        <w:t>Technik/technička BOZP, 31.5.2026 6:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15461,84 +15461,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 11.5.2026 5:52:37</w:t>
+        <w:t>Technik/technička BOZP, 31.5.2026 6:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0AE9729B"/>
+    <w:nsid w:val="0A5F2427"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15624,51 +15624,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CFADC48"/>
+    <w:nsid w:val="1BEB7379"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15754,51 +15754,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A4D9C27"/>
+    <w:nsid w:val="22282110"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>