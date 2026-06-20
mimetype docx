--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6778838A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6778838A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6778838A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72495AF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72495AF0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72495AF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 31.5.2026 6:21:31</w:t>
+        <w:t>Technik/technička BOZP, 21.6.2026 0:28:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2055,51 +2055,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 31.5.2026 6:21:31</w:t>
+        <w:t>Technik/technička BOZP, 21.6.2026 0:28:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2648,51 +2648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 31.5.2026 6:21:31</w:t>
+        <w:t>Technik/technička BOZP, 21.6.2026 0:28:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13083,51 +13083,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vztahuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 31.5.2026 6:21:31</w:t>
+        <w:t>Technik/technička BOZP, 21.6.2026 0:28:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14026,51 +14026,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 31.5.2026 6:21:31</w:t>
+        <w:t>Technik/technička BOZP, 21.6.2026 0:28:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14832,51 +14832,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 3,5 hodiny (hodinou se rozumí 60 minut). Doba na vykonání písemné čási zkoušky je 75 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 31.5.2026 6:21:31</w:t>
+        <w:t>Technik/technička BOZP, 21.6.2026 0:28:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15461,84 +15461,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 31.5.2026 6:21:31</w:t>
+        <w:t>Technik/technička BOZP, 21.6.2026 0:28:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A5F2427"/>
+    <w:nsid w:val="73EDBF95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15624,51 +15624,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BEB7379"/>
+    <w:nsid w:val="54BBD2CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15754,51 +15754,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="22282110"/>
+    <w:nsid w:val="190DD3FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>