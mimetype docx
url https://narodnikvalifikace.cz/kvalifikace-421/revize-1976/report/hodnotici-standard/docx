--- v3 (2026-06-20)
+++ v4 (2026-06-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72495AF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72495AF0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72495AF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C7A8FFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C7A8FFA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C7A8FFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 21.6.2026 0:28:25</w:t>
+        <w:t>Technik/technička BOZP, 21.6.2026 2:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2055,51 +2055,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 21.6.2026 0:28:25</w:t>
+        <w:t>Technik/technička BOZP, 21.6.2026 2:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2648,51 +2648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 21.6.2026 0:28:25</w:t>
+        <w:t>Technik/technička BOZP, 21.6.2026 2:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13083,51 +13083,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vztahuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 21.6.2026 0:28:25</w:t>
+        <w:t>Technik/technička BOZP, 21.6.2026 2:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14026,51 +14026,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 21.6.2026 0:28:25</w:t>
+        <w:t>Technik/technička BOZP, 21.6.2026 2:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14832,51 +14832,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 3,5 hodiny (hodinou se rozumí 60 minut). Doba na vykonání písemné čási zkoušky je 75 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 21.6.2026 0:28:25</w:t>
+        <w:t>Technik/technička BOZP, 21.6.2026 2:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15461,84 +15461,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 21.6.2026 0:28:25</w:t>
+        <w:t>Technik/technička BOZP, 21.6.2026 2:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73EDBF95"/>
+    <w:nsid w:val="03548313"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15624,51 +15624,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54BBD2CF"/>
+    <w:nsid w:val="341182D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15754,51 +15754,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="190DD3FB"/>
+    <w:nsid w:val="014D7B68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>