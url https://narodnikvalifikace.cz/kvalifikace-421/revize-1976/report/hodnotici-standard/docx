--- v4 (2026-06-21)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C7A8FFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C7A8FFA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C7A8FFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FF2A349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FF2A349" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FF2A349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 21.6.2026 2:10:03</w:t>
+        <w:t>Technik/technička BOZP, 11.7.2026 7:45:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2055,51 +2055,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 21.6.2026 2:10:03</w:t>
+        <w:t>Technik/technička BOZP, 11.7.2026 7:45:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2648,51 +2648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 21.6.2026 2:10:03</w:t>
+        <w:t>Technik/technička BOZP, 11.7.2026 7:45:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13083,51 +13083,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vztahuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 21.6.2026 2:10:03</w:t>
+        <w:t>Technik/technička BOZP, 11.7.2026 7:45:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14026,51 +14026,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 21.6.2026 2:10:03</w:t>
+        <w:t>Technik/technička BOZP, 11.7.2026 7:45:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14832,51 +14832,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 3,5 hodiny (hodinou se rozumí 60 minut). Doba na vykonání písemné čási zkoušky je 75 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 21.6.2026 2:10:03</w:t>
+        <w:t>Technik/technička BOZP, 11.7.2026 7:45:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15461,84 +15461,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 21.6.2026 2:10:03</w:t>
+        <w:t>Technik/technička BOZP, 11.7.2026 7:45:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="03548313"/>
+    <w:nsid w:val="04D00991"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15624,51 +15624,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="341182D2"/>
+    <w:nsid w:val="76F26B3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15754,51 +15754,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="014D7B68"/>
+    <w:nsid w:val="50FC9043"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>