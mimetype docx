--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FF2A349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FF2A349" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FF2A349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29BC6FF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29BC6FF7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29BC6FF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 11.7.2026 7:45:59</w:t>
+        <w:t>Technik/technička BOZP, 11.7.2026 9:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2055,51 +2055,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 11.7.2026 7:45:59</w:t>
+        <w:t>Technik/technička BOZP, 11.7.2026 9:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2648,51 +2648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 11.7.2026 7:45:59</w:t>
+        <w:t>Technik/technička BOZP, 11.7.2026 9:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13083,51 +13083,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vztahuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 11.7.2026 7:45:59</w:t>
+        <w:t>Technik/technička BOZP, 11.7.2026 9:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14026,51 +14026,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 11.7.2026 7:45:59</w:t>
+        <w:t>Technik/technička BOZP, 11.7.2026 9:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14832,51 +14832,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 3,5 hodiny (hodinou se rozumí 60 minut). Doba na vykonání písemné čási zkoušky je 75 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 11.7.2026 7:45:59</w:t>
+        <w:t>Technik/technička BOZP, 11.7.2026 9:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15461,84 +15461,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 11.7.2026 7:45:59</w:t>
+        <w:t>Technik/technička BOZP, 11.7.2026 9:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="04D00991"/>
+    <w:nsid w:val="48304AD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15624,51 +15624,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76F26B3D"/>
+    <w:nsid w:val="4337DA71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15754,51 +15754,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50FC9043"/>
+    <w:nsid w:val="1B7DA088"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>