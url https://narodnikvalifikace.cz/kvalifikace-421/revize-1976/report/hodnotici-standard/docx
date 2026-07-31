--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29BC6FF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29BC6FF7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29BC6FF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5792769C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5792769C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5792769C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 11.7.2026 9:03:43</w:t>
+        <w:t>Technik/technička BOZP, 31.7.2026 17:32:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2055,51 +2055,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 11.7.2026 9:03:43</w:t>
+        <w:t>Technik/technička BOZP, 31.7.2026 17:32:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2648,51 +2648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 11.7.2026 9:03:43</w:t>
+        <w:t>Technik/technička BOZP, 31.7.2026 17:32:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13083,51 +13083,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vztahuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 11.7.2026 9:03:43</w:t>
+        <w:t>Technik/technička BOZP, 31.7.2026 17:32:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14026,51 +14026,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 11.7.2026 9:03:43</w:t>
+        <w:t>Technik/technička BOZP, 31.7.2026 17:32:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14832,51 +14832,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 3,5 hodiny (hodinou se rozumí 60 minut). Doba na vykonání písemné čási zkoušky je 75 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 11.7.2026 9:03:43</w:t>
+        <w:t>Technik/technička BOZP, 31.7.2026 17:32:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15461,84 +15461,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 11.7.2026 9:03:43</w:t>
+        <w:t>Technik/technička BOZP, 31.7.2026 17:32:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48304AD2"/>
+    <w:nsid w:val="5F769C98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15624,51 +15624,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4337DA71"/>
+    <w:nsid w:val="5B38FD8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15754,51 +15754,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B7DA088"/>
+    <w:nsid w:val="597D5EFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>