--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5792769C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5792769C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5792769C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DCE73E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DCE73E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DCE73E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 31.7.2026 17:32:44</w:t>
+        <w:t>Technik/technička BOZP, 31.7.2026 19:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2055,51 +2055,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 31.7.2026 17:32:44</w:t>
+        <w:t>Technik/technička BOZP, 31.7.2026 19:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2648,51 +2648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 31.7.2026 17:32:44</w:t>
+        <w:t>Technik/technička BOZP, 31.7.2026 19:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13083,51 +13083,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vztahuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 31.7.2026 17:32:44</w:t>
+        <w:t>Technik/technička BOZP, 31.7.2026 19:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14026,51 +14026,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 31.7.2026 17:32:44</w:t>
+        <w:t>Technik/technička BOZP, 31.7.2026 19:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14832,51 +14832,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 3,5 hodiny (hodinou se rozumí 60 minut). Doba na vykonání písemné čási zkoušky je 75 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 31.7.2026 17:32:44</w:t>
+        <w:t>Technik/technička BOZP, 31.7.2026 19:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15461,84 +15461,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 31.7.2026 17:32:44</w:t>
+        <w:t>Technik/technička BOZP, 31.7.2026 19:18:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5F769C98"/>
+    <w:nsid w:val="38E34A9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15624,51 +15624,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B38FD8D"/>
+    <w:nsid w:val="3BEF0F7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15754,51 +15754,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="597D5EFC"/>
+    <w:nsid w:val="3D7C4825"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>