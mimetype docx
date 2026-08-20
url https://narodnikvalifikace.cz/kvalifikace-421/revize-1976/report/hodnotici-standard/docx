--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DCE73E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DCE73E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DCE73E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCE75969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCE75969" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCE75969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 31.7.2026 19:18:04</w:t>
+        <w:t>Technik/technička BOZP, 20.8.2026 22:52:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2055,51 +2055,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 31.7.2026 19:18:04</w:t>
+        <w:t>Technik/technička BOZP, 20.8.2026 22:52:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2648,51 +2648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 31.7.2026 19:18:04</w:t>
+        <w:t>Technik/technička BOZP, 20.8.2026 22:52:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13083,51 +13083,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vztahuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 31.7.2026 19:18:04</w:t>
+        <w:t>Technik/technička BOZP, 20.8.2026 22:52:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14026,51 +14026,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 31.7.2026 19:18:04</w:t>
+        <w:t>Technik/technička BOZP, 20.8.2026 22:52:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14832,51 +14832,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 3,5 hodiny (hodinou se rozumí 60 minut). Doba na vykonání písemné čási zkoušky je 75 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 31.7.2026 19:18:04</w:t>
+        <w:t>Technik/technička BOZP, 20.8.2026 22:52:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15461,84 +15461,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 31.7.2026 19:18:04</w:t>
+        <w:t>Technik/technička BOZP, 20.8.2026 22:52:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="38E34A9A"/>
+    <w:nsid w:val="5CF3FFCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15624,51 +15624,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BEF0F7E"/>
+    <w:nsid w:val="748EE84F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15754,51 +15754,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D7C4825"/>
+    <w:nsid w:val="697F1D96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>