--- v9 (2026-08-20)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCE75969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCE75969" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCE75969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F54E1E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F54E1E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F54E1E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 20.8.2026 22:52:49</w:t>
+        <w:t>Technik/technička BOZP, 21.8.2026 0:58:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2055,51 +2055,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 20.8.2026 22:52:49</w:t>
+        <w:t>Technik/technička BOZP, 21.8.2026 0:58:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2648,51 +2648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 20.8.2026 22:52:49</w:t>
+        <w:t>Technik/technička BOZP, 21.8.2026 0:58:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13083,51 +13083,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vztahuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 20.8.2026 22:52:49</w:t>
+        <w:t>Technik/technička BOZP, 21.8.2026 0:58:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14026,51 +14026,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 20.8.2026 22:52:49</w:t>
+        <w:t>Technik/technička BOZP, 21.8.2026 0:58:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14832,51 +14832,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 3,5 hodiny (hodinou se rozumí 60 minut). Doba na vykonání písemné čási zkoušky je 75 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 20.8.2026 22:52:49</w:t>
+        <w:t>Technik/technička BOZP, 21.8.2026 0:58:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15461,84 +15461,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička BOZP, 20.8.2026 22:52:49</w:t>
+        <w:t>Technik/technička BOZP, 21.8.2026 0:58:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5CF3FFCB"/>
+    <w:nsid w:val="664810BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15624,51 +15624,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="748EE84F"/>
+    <w:nsid w:val="42EEFE05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15754,51 +15754,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="697F1D96"/>
+    <w:nsid w:val="4C1AC9BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>